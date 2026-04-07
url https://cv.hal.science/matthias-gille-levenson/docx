--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Gille Levenson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER, Aix-Marseille Université & ENS de Lyon. Rattaché au CAER, EA 854 et au CIHAM, UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-gille-levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9488-5986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257307346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Matthias Gille Levenson, actuellement ATER en Espagnol à Aix-Marseille Université. Je travaille en Humanités Numériques, et suis spécialisé en philologie computationnelle appliquée à des documents et des textes castillans médiévaux. Je me suis récemment intéressé à des questions d'alignement multilingue de sources médiévales. La didactique des Humanités Numériques est un des champs que j'explore au travers de ma participation à la revue Programming Historian en français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette page liste mes productions, souvent à plusieurs mains. Y sont aussi présents les jeux de données que j'ai produits (NB: sont listés autant de jeux de données que de versions, ce qui mène à un nombre important de doublons).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general open dataset and model for late medieval Castilian text recognition (HTR/OCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN MASCULINA, NOBLEZA Y CABALLERÍA EN EL REGIMIENTO DE LOS PRÍNÇIPES CASTELLANO (SEGUNDO Y TERCER LIBRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.285-308. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2021.13.22.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du Regimiento de los prínçipes (1345-1494), conditionnée par le pouvoir politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Lamazou-Duplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures Du Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius Éditions, pp.137-148, 2019, Les cultures politiques dans la Péninsule Ibérique et au Maghreb (VIIIe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeras pistas de estudio computacional de la recepción del Regimiento de los Prínçipes : las marcas de lectura del manuscrito K.I.5 (Biblioteca del Escorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Cartographies ibériques du livre médiéval »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Isasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian en français : Faire communauté pour le partage de ressources éducatives libres sur les méthodes numériques en sciences humaines et sociales francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator: a TEI to TEI workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2022: Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator : une chaîne de traitement ecdotique semi-automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatisée, un changement de paradigme ecdotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilobe II: édition de texte et multidisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: À la recherche des manuscrits vendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: In Search of Lost Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeRTeh Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Human Languages and Resources — JeRTeh, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Unknown: How many manuscripts of the marquise de Sévigné still exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities DH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leflaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regimiento de los prínçipes et sa glose : étude et édition numérique de la partie sur le gouvernement de la cité en temps de guerre (III, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENSL0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04337406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaViTranscr: clavier virtuel d'aide à la transcription de caractère spéciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Gille Levenson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER, Aix-Marseille Université & ENS de Lyon. Rattaché au CAER, EA 854 et au CIHAM, UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-gille-levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9488-5986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257307346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Matthias Gille Levenson, actuellement ATER en Espagnol à Aix-Marseille Université. Je travaille en Humanités Numériques, et suis spécialisé en philologie computationnelle appliquée à des documents et des textes castillans médiévaux. Je me suis récemment intéressé à des questions d'alignement multilingue de sources médiévales. La didactique des Humanités Numériques est un des champs que j'explore au travers de ma participation à la revue Programming Historian en français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette page liste mes productions, souvent à plusieurs mains. Y sont aussi présents les jeux de données que j'ai produits (NB: sont listés autant de jeux de données que de versions, ce qui mène à un nombre important de doublons).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general open dataset and model for late medieval Castilian text recognition (HTR/OCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN MASCULINA, NOBLEZA Y CABALLERÍA EN EL REGIMIENTO DE LOS PRÍNÇIPES CASTELLANO (SEGUNDO Y TERCER LIBRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.285-308. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2021.13.22.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du Regimiento de los prínçipes (1345-1494), conditionnée par le pouvoir politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Lamazou-Duplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures Du Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius Éditions, pp.137-148, 2019, Les cultures politiques dans la Péninsule Ibérique et au Maghreb (VIIIe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeras pistas de estudio computacional de la recepción del Regimiento de los Prínçipes : las marcas de lectura del manuscrito K.I.5 (Biblioteca del Escorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Cartographies ibériques du livre médiéval »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Isasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian en français : Faire communauté pour le partage de ressources éducatives libres sur les méthodes numériques en sciences humaines et sociales francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator: a TEI to TEI workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2022: Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator : une chaîne de traitement ecdotique semi-automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatisée, un changement de paradigme ecdotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilobe II: édition de texte et multidisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: À la recherche des manuscrits vendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: In Search of Lost Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeRTeh Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Human Languages and Resources — JeRTeh, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Unknown: How many manuscripts of the marquise de Sévigné still exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities DH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leflaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regimiento de los prínçipes et sa glose : étude et édition numérique de la partie sur le gouvernement de la cité en temps de guerre (III, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENSL0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04337406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaViTranscr: clavier virtuel d'aide à la transcription de caractère spéciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF8EE064"/>
+    <w:nsid w:val="282F080B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-gille-levenson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9488-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257307346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2021.13.22.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-gille-levenson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9488-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257307346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2021.13.22.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>