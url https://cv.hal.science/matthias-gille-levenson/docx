--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Gille Levenson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER, Aix-Marseille Université & ENS de Lyon. Rattaché au CAER, EA 854 et au CIHAM, UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-gille-levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9488-5986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257307346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Matthias Gille Levenson, actuellement ATER en Espagnol à Aix-Marseille Université. Je travaille en Humanités Numériques, et suis spécialisé en philologie computationnelle appliquée à des documents et des textes castillans médiévaux. Je me suis récemment intéressé à des questions d'alignement multilingue de sources médiévales. La didactique des Humanités Numériques est un des champs que j'explore au travers de ma participation à la revue Programming Historian en français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette page liste mes productions, souvent à plusieurs mains. Y sont aussi présents les jeux de données que j'ai produits (NB: sont listés autant de jeux de données que de versions, ce qui mène à un nombre important de doublons).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general open dataset and model for late medieval Castilian text recognition (HTR/OCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN MASCULINA, NOBLEZA Y CABALLERÍA EN EL REGIMIENTO DE LOS PRÍNÇIPES CASTELLANO (SEGUNDO Y TERCER LIBRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.285-308. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2021.13.22.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du Regimiento de los prínçipes (1345-1494), conditionnée par le pouvoir politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Lamazou-Duplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures Du Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius Éditions, pp.137-148, 2019, Les cultures politiques dans la Péninsule Ibérique et au Maghreb (VIIIe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeras pistas de estudio computacional de la recepción del Regimiento de los Prínçipes : las marcas de lectura del manuscrito K.I.5 (Biblioteca del Escorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Cartographies ibériques du livre médiéval »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Isasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian en français : Faire communauté pour le partage de ressources éducatives libres sur les méthodes numériques en sciences humaines et sociales francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator: a TEI to TEI workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2022: Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator : une chaîne de traitement ecdotique semi-automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatisée, un changement de paradigme ecdotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilobe II: édition de texte et multidisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: À la recherche des manuscrits vendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: In Search of Lost Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeRTeh Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Human Languages and Resources — JeRTeh, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Unknown: How many manuscripts of the marquise de Sévigné still exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities DH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leflaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regimiento de los prínçipes et sa glose : étude et édition numérique de la partie sur le gouvernement de la cité en temps de guerre (III, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENSL0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04337406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaViTranscr: clavier virtuel d'aide à la transcription de caractère spéciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Gille Levenson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER, Aix-Marseille Université & ENS de Lyon. Rattaché au CAER, EA 854 et au CIHAM, UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-gille-levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9488-5986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257307346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Matthias Gille Levenson, actuellement ATER en Espagnol à Aix-Marseille Université. Je travaille en Humanités Numériques, et suis spécialisé en philologie computationnelle appliquée à des documents et des textes castillans médiévaux. Je me suis récemment intéressé à des questions d'alignement multilingue de sources médiévales. La didactique des Humanités Numériques est un des champs que j'explore au travers de ma participation à la revue Programming Historian en français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette page liste mes productions, souvent à plusieurs mains. Y sont aussi présents les jeux de données que j'ai produits (NB: sont listés autant de jeux de données que de versions, ce qui mène à un nombre important de doublons).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general open dataset and model for late medieval Castilian text recognition (HTR/OCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN MASCULINA, NOBLEZA Y CABALLERÍA EN EL REGIMIENTO DE LOS PRÍNÇIPES CASTELLANO (SEGUNDO Y TERCER LIBRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.285-308. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2021.13.22.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du Regimiento de los prínçipes (1345-1494), conditionnée par le pouvoir politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Lamazou-Duplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures Du Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius Éditions, pp.137-148, 2019, Les cultures politiques dans la Péninsule Ibérique et au Maghreb (VIIIe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers jalons de la collation multilingue du De Regimine Principum latin et vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza Lecce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CILPR, Jun 2025, Lecce, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeras pistas de estudio computacional de la recepción del Regimiento de los Prínçipes : las marcas de lectura del manuscrito K.I.5 (Biblioteca del Escorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Cartographies ibériques du livre médiéval »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Isasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatisée, un changement de paradigme ecdotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilobe II: édition de texte et multidisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian en français : Faire communauté pour le partage de ressources éducatives libres sur les méthodes numériques en sciences humaines et sociales francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator: a TEI to TEI workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2022: Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator : une chaîne de traitement ecdotique semi-automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: In Search of Lost Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeRTeh Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Human Languages and Resources — JeRTeh, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: À la recherche des manuscrits vendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Unknown: How many manuscripts of the marquise de Sévigné still exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities DH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leflaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regimiento de los prínçipes et sa glose : étude et édition numérique de la partie sur le gouvernement de la cité en temps de guerre (III, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENSL0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04337406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaViTranscr: clavier virtuel d'aide à la transcription de caractère spéciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="282F080B"/>
+    <w:nsid w:val="0ACDE06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-gille-levenson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9488-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257307346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2021.13.22.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-gille-levenson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9488-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257307346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2021.13.22.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Macedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>