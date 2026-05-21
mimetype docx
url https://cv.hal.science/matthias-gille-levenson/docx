--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Gille Levenson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER, Aix-Marseille Université & ENS de Lyon. Rattaché au CAER, EA 854 et au CIHAM, UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-gille-levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9488-5986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257307346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Matthias Gille Levenson, actuellement ATER en Espagnol à Aix-Marseille Université. Je travaille en Humanités Numériques, et suis spécialisé en philologie computationnelle appliquée à des documents et des textes castillans médiévaux. Je me suis récemment intéressé à des questions d'alignement multilingue de sources médiévales. La didactique des Humanités Numériques est un des champs que j'explore au travers de ma participation à la revue Programming Historian en français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette page liste mes productions, souvent à plusieurs mains. Y sont aussi présents les jeux de données que j'ai produits (NB: sont listés autant de jeux de données que de versions, ce qui mène à un nombre important de doublons).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general open dataset and model for late medieval Castilian text recognition (HTR/OCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN MASCULINA, NOBLEZA Y CABALLERÍA EN EL REGIMIENTO DE LOS PRÍNÇIPES CASTELLANO (SEGUNDO Y TERCER LIBRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.285-308. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2021.13.22.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du Regimiento de los prínçipes (1345-1494), conditionnée par le pouvoir politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Lamazou-Duplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures Du Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius Éditions, pp.137-148, 2019, Les cultures politiques dans la Péninsule Ibérique et au Maghreb (VIIIe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers jalons de la collation multilingue du De Regimine Principum latin et vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza Lecce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CILPR, Jun 2025, Lecce, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeras pistas de estudio computacional de la recepción del Regimiento de los Prínçipes : las marcas de lectura del manuscrito K.I.5 (Biblioteca del Escorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Cartographies ibériques du livre médiéval »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Isasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatisée, un changement de paradigme ecdotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilobe II: édition de texte et multidisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian en français : Faire communauté pour le partage de ressources éducatives libres sur les méthodes numériques en sciences humaines et sociales francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator: a TEI to TEI workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2022: Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator : une chaîne de traitement ecdotique semi-automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: In Search of Lost Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeRTeh Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Human Languages and Resources — JeRTeh, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: À la recherche des manuscrits vendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Unknown: How many manuscripts of the marquise de Sévigné still exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities DH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leflaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regimiento de los prínçipes et sa glose : étude et édition numérique de la partie sur le gouvernement de la cité en temps de guerre (III, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENSL0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04337406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaViTranscr: clavier virtuel d'aide à la transcription de caractère spéciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Gille Levenson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER, Aix-Marseille Université & ENS de Lyon. Rattaché au CAER, EA 854 et au CIHAM, UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-gille-levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9488-5986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257307346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Matthias Gille Levenson, actuellement ATER en Espagnol à Aix-Marseille Université. Je travaille en Humanités Numériques, et suis spécialisé en philologie computationnelle appliquée à des documents et des textes castillans médiévaux. Je me suis récemment intéressé à des questions d'alignement multilingue de sources médiévales. La didactique des Humanités Numériques est un des champs que j'explore au travers de ma participation à la revue Programming Historian en français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette page liste mes productions, souvent à plusieurs mains. Y sont aussi présents les jeux de données que j'ai produits (NB: sont listés autant de jeux de données que de versions, ce qui mène à un nombre important de doublons).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a general open dataset and model for late medieval Castilian text recognition (HTR/OCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN MASCULINA, NOBLEZA Y CABALLERÍA EN EL REGIMIENTO DE LOS PRÍNÇIPES CASTELLANO (SEGUNDO Y TERCER LIBRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.285-308. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2021.13.22.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du Regimiento de los prínçipes (1345-1494), conditionnée par le pouvoir politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Lamazou-Duplan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures Du Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius Éditions, pp.137-148, 2019, Les cultures politiques dans la Péninsule Ibérique et au Maghreb (VIIIe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers jalons de la collation multilingue du De Regimine Principum latin et vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza Lecce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CILPR, Jun 2025, Lecce, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeras pistas de estudio computacional de la recepción del Regimiento de los Prínçipes : las marcas de lectura del manuscrito K.I.5 (Biblioteca del Escorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Cartographies ibériques du livre médiéval »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Isasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian en français : Faire communauté pour le partage de ressources éducatives libres sur les méthodes numériques en sciences humaines et sociales francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator: a TEI to TEI workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2022: Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeiCollator : une chaîne de traitement ecdotique semi-automatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatisée, un changement de paradigme ecdotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilobe II: édition de texte et multidisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: À la recherche des manuscrits vendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabase: In Search of Lost Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeRTeh Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Human Languages and Resources — JeRTeh, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Unknown: How many manuscripts of the marquise de Sévigné still exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities DH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leflaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2026 Competition on Multilingual Medieval Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Cars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regimiento de los prínçipes et sa glose : étude et édition numérique de la partie sur le gouvernement de la cité en temps de guerre (III, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENSL0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04337406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaViTranscr: clavier virtuel d'aide à la transcription de caractère spéciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ACDE06D"/>
+    <w:nsid w:val="8265A609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-gille-levenson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9488-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257307346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2021.13.22.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Macedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-gille-levenson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9488-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257307346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2021.13.22.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Macedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutreux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Cars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>