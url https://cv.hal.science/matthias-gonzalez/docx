--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of protostellar outflows on star and protoplanetary disk formation in a massive star-forming clump</w:t>
+                <w:t xml:space="preserve">ALMA-IMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+                <w:t xml:space="preserve">Mélanie Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
+                <w:t xml:space="preserve">Antoine Gusdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maury</w:t>
+                <w:t xml:space="preserve">Fabien Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. González</w:t>
+                <w:t xml:space="preserve">Frédérique Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Traficante</w:t>
+                <w:t xml:space="preserve">Yohan Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2024, 686, pp.A122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482945v1</w:t>
+                <w:t xml:space="preserve">hal-04601410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA-IMF</w:t>
+                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Armante</w:t>
+                <w:t xml:space="preserve">Ngo-Duy Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gusdorf</w:t>
+                <w:t xml:space="preserve">Leonardo Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Louvet</w:t>
+                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Motte</w:t>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pouteau</w:t>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A122. </w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601410v1</w:t>
+                <w:t xml:space="preserve">cea-04531552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALMA-IMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo-Duy Tung</w:t>
+                <w:t xml:space="preserve">Patricio Sanhueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Testi</w:t>
+                <w:t xml:space="preserve">Amelia M. Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+                <w:t xml:space="preserve">Alexander Men’shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202345986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04531552v1</w:t>
+                <w:t xml:space="preserve">hal-04711656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA-IMF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo-Duy Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Louvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Men’shchikov</w:t>
+                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Motte</w:t>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202345986⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711656v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+                <w:t xml:space="preserve">Influence of protostellar outflows on star and protoplanetary disk formation in a massive star-forming clump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traficante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 683, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04531555v1</w:t>
+                <w:t xml:space="preserve">hal-04482945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disk fragmentation around a massive protostar: a comparison of two three-dimensional codes</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,759 +900,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discs and outflows in the early phases of massive star formation: Influence of magnetic fields and ambipolar diffusion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a multigrid method for the M&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; model for radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaytet</w:t>
+                <w:t xml:space="preserve">Hélène Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550143v1</w:t>
+                <w:t xml:space="preserve">insu-03846740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multigrid method for the M&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; model for radiative transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias González</w:t>
+                <w:t xml:space="preserve">Discs and outflows in the early phases of massive star formation: Influence of magnetic fields and ambipolar diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Audit</w:t>
+                <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 470, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03846740v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03469762v1</w:t>
+                <w:t xml:space="preserve">cea-03319227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-performance and portable asymptotic preserving radiation hydrodynamics code with the M1 model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Radiative Rayleigh-Taylor instability and the structure of clouds in planetary atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Audit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038579⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03149327v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03334517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03319227v1</w:t>
+                <w:t xml:space="preserve">cea-03469762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Rayleigh-Taylor instability and the structure of clouds in planetary atmospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A high-performance and portable asymptotic preserving radiation hydrodynamics code with the M1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Padioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Audit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A30. </w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03334517v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03149327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical analysis of dust polarization properties in ALMA observations of Class 0 protostellar cores</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid radiative transfer method for massive star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,90 +2157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar birth with ambipolar and ohmic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,64 +2287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-compositional Diabatic Convection in the Atmospheres of Brown Dwarfs and in Earth’s Atmosphere and Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.e009. </w:t>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigroup radiation hydrodynamics with flux-limited diffusion and adaptive mesh refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3057,90 +3057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Model for Multigroup Radiation Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical modeling of space plasma flows (astronum 2011). Proceedings of a 6th internation conference held at Velancia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 459, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of radiative shocks at PALS facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,64 +3325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.083302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2018: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.141 - 144</w:t>
@@ -3692,295 +3692,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03992813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modeling of YSO accretion shocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Gray Radiative Properties of Accretion Shocks in Young Stellar Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titos Matsakos</w:t>
+                <w:t xml:space="preserve">Salvatore Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ibgui</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics at the Magnetospheric Boundary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Geneva, Switzerland. pp.04003, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, Geneva, Switzerland. pp.04005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136404003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136404005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110939v1</w:t>
+                <w:t xml:space="preserve">hal-02110892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Gray Radiative Properties of Accretion Shocks in Young Stellar Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D numerical modeling of YSO accretion shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titos Matsakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibgui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics at the Magnetospheric Boundary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Geneva, Switzerland. pp.04005, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, Geneva, Switzerland. pp.04003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136404005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136404003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110892v1</w:t>
+                <w:t xml:space="preserve">hal-02110939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Gray Radiative Properties of a Radiation Hydrodynamic Model of a YSO Accretion Shock</w:t>
               </w:r>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of Numerical Modeling of Space Plasma Flows (ASTRONUM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Biarritz, France</w:t>
@@ -4091,90 +4091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D YSO accretion shock simulations: a study of the magnetic, chromospheric and stochastic flow effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titos Matsakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,51 +4497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traficante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Motte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347595" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Duy Tung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Testi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348730" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia M. Stutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bloch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111574" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03149327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Padioleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03334517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. M. Le Gouellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. H. Hull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02288210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibgui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935991" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philipps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraffe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab05db" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foglizzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazeroni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehl&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chi&#232;ze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsakos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321820" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubroca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Rus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034610000121" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00607674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Busquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330636" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibgui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hubeny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titos Matsakos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chi&#232;ze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Orlando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de S&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314001744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Motte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Duy Tung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Testi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia M. Stutz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traficante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bloch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03334517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bloch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03149327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Padioleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. M. Le Gouellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. H. Hull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02288210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibgui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935991" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philipps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraffe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab05db" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foglizzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazeroni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehl&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chi&#232;ze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsakos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321820" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubroca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Rus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034610000121" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00607674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Busquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330636" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibgui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hubeny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Orlando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chi&#232;ze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titos Matsakos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de S&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314001744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>