--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA-IMF</w:t>
+                <w:t xml:space="preserve">Influence of protostellar outflows on star and protoplanetary disk formation in a massive star-forming clump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Armante</w:t>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gusdorf</w:t>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Louvet</w:t>
+                <w:t xml:space="preserve">A. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Motte</w:t>
+                <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pouteau</w:t>
+                <w:t xml:space="preserve">A. Traficante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A122. </w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601410v1</w:t>
+                <w:t xml:space="preserve">hal-04482945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
+                <w:t xml:space="preserve">ALMA-IMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo-Duy Tung</w:t>
+                <w:t xml:space="preserve">Mélanie Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Testi</w:t>
+                <w:t xml:space="preserve">Antoine Gusdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
+                <w:t xml:space="preserve">Fabien Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+                <w:t xml:space="preserve">Frédérique Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+                <w:t xml:space="preserve">Yohan Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2024, 686, pp.A122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04531552v1</w:t>
+                <w:t xml:space="preserve">hal-04601410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA-IMF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Sanhueza</w:t>
+                <w:t xml:space="preserve">Ngo-Duy Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia M. Stutz</w:t>
+                <w:t xml:space="preserve">Leonardo Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Men’shchikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Motte</w:t>
+                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202345986⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711656v1</w:t>
+                <w:t xml:space="preserve">cea-04531552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALMA-IMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
+                <w:t xml:space="preserve">Fabien Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia M. Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+                <w:t xml:space="preserve">Frédérique Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202345986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531555v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of protostellar outflows on star and protoplanetary disk formation in a massive star-forming clump</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Traficante</w:t>
+                <w:t xml:space="preserve">Accuracy of ALMA estimates of young disk radii and masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo-Duy Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 684, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482945v1</w:t>
+                <w:t xml:space="preserve">hal-04531555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disk fragmentation around a massive protostar: a comparison of two three-dimensional codes</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,759 +900,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multigrid method for the M&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; model for radiative transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discs and outflows in the early phases of massive star formation: Influence of magnetic fields and ambipolar diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bloch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Audit</w:t>
+                <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111574⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03846740v1</w:t>
+                <w:t xml:space="preserve">hal-03550143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discs and outflows in the early phases of massive star formation: Influence of magnetic fields and ambipolar diffusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
+                <w:t xml:space="preserve">Towards a multigrid method for the M&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; model for radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaytet</w:t>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 658, pp.A52. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 470, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550143v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03846740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03319227v1</w:t>
+                <w:t xml:space="preserve">cea-03469762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Rayleigh-Taylor instability and the structure of clouds in planetary atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-performance and portable asymptotic preserving radiation hydrodynamics code with the M1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tremblin</w:t>
+                <w:t xml:space="preserve">T. Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bloch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Audit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140417⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03334517v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03149327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03469762v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03319227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-performance and portable asymptotic preserving radiation hydrodynamics code with the M1 model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative Rayleigh-Taylor instability and the structure of clouds in planetary atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bloch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. González</w:t>
+                <w:t xml:space="preserve">E. Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Padioleau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A123. </w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03149327v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03334517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical analysis of dust polarization properties in ALMA observations of Class 0 protostellar cores</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid radiative transfer method for massive star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,90 +2157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar birth with ambipolar and ohmic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,64 +2287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-compositional Diabatic Convection in the Atmospheres of Brown Dwarfs and in Earth’s Atmosphere and Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Padioleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.e009. </w:t>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigroup radiation hydrodynamics with flux-limited diffusion and adaptive mesh refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3057,90 +3057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Model for Multigroup Radiation Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical modeling of space plasma flows (astronum 2011). Proceedings of a 6th internation conference held at Velancia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 459, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of radiative shocks at PALS facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,64 +3325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.083302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2018: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.141 - 144</w:t>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,51 +4497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Motte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Duy Tung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Testi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia M. Stutz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traficante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bloch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03334517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bloch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03149327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Padioleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. M. Le Gouellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. H. Hull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02288210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibgui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935991" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philipps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraffe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab05db" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foglizzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazeroni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehl&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chi&#232;ze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsakos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321820" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubroca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Rus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034610000121" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00607674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Busquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330636" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibgui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hubeny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Orlando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chi&#232;ze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titos Matsakos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de S&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314001744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traficante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Motte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347595" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Duy Tung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Testi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348730" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia M. Stutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bloch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111574" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03149327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Padioleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03334517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tremblin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. M. Le Gouellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. H. Hull" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02288210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibgui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935991" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philipps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baraffe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab05db" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foglizzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazeroni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehl&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chi&#232;ze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de S&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsakos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321820" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubroca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stehl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Rus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034610000121" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00607674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Busquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330636" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibgui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hubeny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03992813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Orlando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chi&#232;ze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titos Matsakos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136404003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de S&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314001744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>