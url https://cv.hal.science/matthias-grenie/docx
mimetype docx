--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">193161272038047440233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">fZ1_d7QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/KZC-9162-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -189,2931 +210,2943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we pick at random? Ecological biais in medicinal plants harvested in the French Alps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global convergence in wood evolution is driven by drought on continents and frost-free temperatures on islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zizka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renske Onstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Journiac</w:t>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04846179v1</w:t>
+                <w:t xml:space="preserve">hal-05457410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana E Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.2276-2304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trait-explicit approaches cast new light on fragmentation’s effects on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Felipe Suárez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Hajian-Forooshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Paola Barajas Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307603v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps in Global Alien Plant Trait Data and How to Fill Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Wayne Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Dawson</w:t>
+                <w:t xml:space="preserve">Franz Essl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Kleunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (10), pp.e70131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-explicit approaches cast new light on fragmentation’s effects on biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Felipe Suárez-Castro</w:t>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Hajian-Forooshani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Grenié</w:t>
+                <w:t xml:space="preserve">Luca Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.11.009⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457405v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting potential invaders to prevent future biological invasions worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman N Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman N Pili</w:t>
+                <w:t xml:space="preserve">John G Measey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">Jules E Farquhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Toomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (7), pp.e17399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.17399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links to rare climates do not translate into distinct traits for island endemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cutts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Hanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Cutts</w:t>
+                <w:t xml:space="preserve">Martha Paola Barajas-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Steinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (4), pp.504-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional trait distinctiveness of plant species is scale dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Blonder</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (1), pp.e06504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.06504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fundiversity: a modular R package to compute functional diversity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gruson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (3), pp.e06585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.06585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological causes of functional distinctiveness in communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Klausmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Gaurav Kandlikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Litchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (8), pp.1452-1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Adam Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is prediction of species richness from stacked species distribution models biased by habitat saturation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.105970 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution and conservation status of ecologically rare mammal and bird species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18779-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pollination strategy, phylogeny and distribution on pollination niches of Euro-Mediterranean orchids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional biogeography of dietary strategies in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Joffard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Francois Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13013⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (7), pp.1004-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806945v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional biogeography of dietary strategies in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pollination strategy, phylogeny and distribution on pollination niches of Euro-Mediterranean orchids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Joffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (1), pp.478-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411655v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional rarity of coral reef fishes at the global scale: Hotspots and challenges for conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ecolottery : Simulating and assessing community assembly with environmental filtering and neutral dynamics in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline M. Tucker</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.08.011⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.693-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002180v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ecolottery : Simulating and assessing community assembly with environmental filtering and neutral dynamics in R</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functional rarity of coral reef fishes at the global scale: Hotspots and challenges for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Laroche</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12918⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.288-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411767v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">funrar: An R package to characterize functional rarity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A Common Toolbox to Understand, Monitor or Manage Rarity? A Response to Carmona et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan J.B. Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (12), pp.891-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01808389v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Toolbox to Understand, Monitor or Manage Rarity? A Response to Carmona et al.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">funrar: An R package to characterize functional rarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), pp.1365 - 1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932911v1</w:t>
+                <w:t xml:space="preserve">hal-01808389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global convergence in wood evolution is driven by drought on continents and frost-free temperatures on islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do we pick at random? Ecological biais in medicinal plants harvested in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysandre Journiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Zizka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Ecological Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Édimbourg, Ecosse, United Kingdom. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490928v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing dynamic macroecological patterns to understand biodiversity shifts in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05457410v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Biennial Conference of the International Biogeography Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Prague, Czech Republic. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.170726581.16961757/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En dehors de la norme : déviation de l'optimalité écologique et originalité fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MONTG027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03157339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3181,51 +3214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CB85EB9"/>
+    <w:nsid w:val="4FF8B307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3412,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-grenie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4659-7522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25239447X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193161272038047440233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KZC-9162-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490928v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.170726581.16961757/v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dawson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Kleunen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Su&#225;rez-Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Hajian-Forooshani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Paola Barajas Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman N Pili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Measey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E Farquhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cutts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Hanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Paola Barajas-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Steinbauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blonder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Klausmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Kandlikar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02961326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18779-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12910" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411767v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01808389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tucker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J.B. Kraft" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.10.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zizka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Conradi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Onstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03157339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-grenie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4659-7522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25239447X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193161272038047440233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=fZ1_d7QAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/KZC-9162-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zizka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Conradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Onstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Su&#225;rez-Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Hajian-Forooshani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Paola Barajas Barbosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dawson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Kleunen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman N Pili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Measey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E Farquhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cutts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Hanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Paola Barajas-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Steinbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blonder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Klausmeier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Kandlikar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02961326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18779-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12910" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J.B. Kraft" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09ZX3V42-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01808389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tucker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12629" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490928v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.170726581.16961757/v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03157339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>