--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -125,51 +125,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -496,563 +496,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches doctorales à Chypre, entre droit international et réalités de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéo.doct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Empreinte matérielle des modèles chrétiens dans l'espace levantin du IVe au XIIIe siècle : pratiques et architectures (sept.-oct. 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Hoffelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet du CRFJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Place of Cyprus in the Eastern Mediterranean Through the Question of Holy Relics (4th-10th Centuries)</w:t>
+                <w:t xml:space="preserve">(Re) Discovering the Early Christian basilicas of Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium - Bridge Between Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Venice-Padua, Italy</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2 - Maison de l’Orient et de la Méditerranée, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781386v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches doctorales à Chypre, entre droit international et réalités de terrain</w:t>
+                <w:t xml:space="preserve">Cyprus and Asia Minor during the Byzantine period: new research perspectives through the cult of relics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et fouilles en contexte difficile. 16e journée doctorale d'archéologie - ED 112</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Byzantine and Medieval Studies (CMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Byzantinist Society of Cyprus, Dec 2025, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455655v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Issues of Relics in Late Antique and Early Medieval Cyprus: some Preliminary Results</w:t>
+                <w:t xml:space="preserve">Pegeia: An Anonymous and Forgotten Pilgrimage Hub?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting on Postgraduate Cypriot Archaeology: «20 years of PoCA (2001–2021)»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">22th Postgraduate Cypriot Archaeology Meeting: (PoCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Oct 2025, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547745v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'île de Chypre au cœur du bassin Levantin: l'exemple des reliquaires protobyzantins, entre formes et pratiques communes</w:t>
+                <w:t xml:space="preserve">The Place of Cyprus in the Eastern Mediterranean Through the Question of Holy Relics (4th-10th Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séances médiévales d'Aix-Marseille. Séance 4: Textes et Contextes. Séance organisée par les doctorants médiévistes d'Aix-Marseille Université. Sous la direction scientifique de Julien Loiseau. MMSH Aix-en-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme, May 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium - Bridge Between Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Venice-Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452998v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprus and the Christian East in Late Antiquity: A Docoral Study on the Question of Relics</w:t>
+                <w:t xml:space="preserve">Recherches doctorales à Chypre, entre droit international et réalités de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Meeting on Postgraduate Cypriot Archaeology. 13th-15th June 2019, Humboldt - University of Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Archéologie et fouilles en contexte difficile. 16e journée doctorale d'archéologie - ED 112</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455518v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Issues of Relics in Late Antique and Early Medieval Cyprus: some Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Meeting on Postgraduate Cypriot Archaeology: «20 years of PoCA (2001–2021)»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Bâle, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'île de Chypre au cœur du bassin Levantin: l'exemple des reliquaires protobyzantins, entre formes et pratiques communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séances médiévales d'Aix-Marseille. Séance 4: Textes et Contextes. Séance organisée par les doctorants médiévistes d'Aix-Marseille Université. Sous la direction scientifique de Julien Loiseau. MMSH Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme, May 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprus and the Christian East in Late Antiquity: A Docoral Study on the Question of Relics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Meeting on Postgraduate Cypriot Archaeology. 13th-15th June 2019, Humboldt - University of Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte des reliques dans les basiliques paléochrétiennes chypriotes entre le IVe et le VIIe siècle : l’île au cœur du bassin levantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du monde byzantin "Circulation des hommes, des biens et des idées à Byzance" MMSH, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Myriam Carytsiotis; Marie-Emmanuelle Torres, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02051504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1199,51 +1475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151bu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413024v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151br" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lsr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ls4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151bu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413024v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151br" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lsr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ls4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>