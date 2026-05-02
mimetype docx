--- v0 (2026-03-12)
+++ v1 (2026-05-02)
@@ -540,343 +540,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimat – Gewalt – Geschichte und „ein Rest, der nicht aufgeht“: Zur dokumentarfilmischen Methode von Thomas Heise</w:t>
+                <w:t xml:space="preserve">L’homme au cigare. Ernst Lubitsch et l’antisémitisme, de l’objet proscrit par la propagande nazie au sujet de la contre-propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Franges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le proscrit, le banni, l’émigré. Les représentations littéraires et artistiques sous les régimes nazi et soviétique, 3, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455059v1</w:t>
+                <w:t xml:space="preserve">hal-05455136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme au cigare. Ernst Lubitsch et l’antisémitisme, de l’objet proscrit par la propagande nazie au sujet de la contre-propagande</w:t>
+                <w:t xml:space="preserve">Heimat – Gewalt – Geschichte und „ein Rest, der nicht aufgeht“: Zur dokumentarfilmischen Methode von Thomas Heise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57-2, pp.506-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1572t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455136v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Und ich bin das Schnitzel.“ Filmische Annäherungen an und mediale (Selbst-)Bilder von Thomas Brasch</w:t>
+                <w:t xml:space="preserve">Pacifier l’image de l’ennemi héréditaire allemand dans le cinéma documentaire français d’après-guerre ou ‘’Comment la France a appris à ne plus s’en faire et à aimer l’Allemagne (de l’Ouest)’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13wpi⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1314y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455069v1</w:t>
+                <w:t xml:space="preserve">hal-04842052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacifier l’image de l’ennemi héréditaire allemand dans le cinéma documentaire français d’après-guerre ou ‘’Comment la France a appris à ne plus s’en faire et à aimer l’Allemagne (de l’Ouest)’’</w:t>
+                <w:t xml:space="preserve">„Und ich bin das Schnitzel.“ Filmische Annäherungen an und mediale (Selbst-)Bilder von Thomas Brasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Thomas Brasch. (In)actuel, intermédial, transnational, 87, pp.207-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1314y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13wpi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842052v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferro's DIE WOCHE VOR 50 JAHREN / HISTOIRE PARALLÈLE (1989-2001). The Experience and Analysis of Historical Images on Television</w:t>
               </w:r>
@@ -2214,51 +2214,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Images of an Enemy to Images of a Friend, or “How France Learned to Stop Worrying and to Like Germany”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2294,402 +2294,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Ressuscitée des ruines&amp;quot; : la RDA et la société post-socialiste à l’écran en Allemagne. Proposition de périodisation »</w:t>
+                <w:t xml:space="preserve">Filmographie raisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Camarade; Elizabeth Guilhamon; Hélène Yèche; Matthias Steinle. </w:t>
+              <w:t xml:space="preserve">Hélène Camarade; Elizabeth Guilhamon; Matthias Steinle; Hélène Yèche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RDA et la société postsocialiste dans le cinéma allemand après 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-81, 2018, 978-2-7574-2023-2</w:t>
+              <w:t xml:space="preserve">, pp.321-330, 2018, collection "Mondes Germaniques", 978-2-7574-2023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151269v1</w:t>
+                <w:t xml:space="preserve">hal-02151298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmographie raisonnée</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Ressuscitée des ruines&amp;quot; : la RDA et la société post-socialiste à l’écran en Allemagne. Proposition de périodisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Camarade; Elizabeth Guilhamon; Matthias Steinle; Hélène Yèche. </w:t>
+              <w:t xml:space="preserve">Hélène Camarade; Elizabeth Guilhamon; Hélène Yèche; Matthias Steinle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RDA et la société postsocialiste dans le cinéma allemand après 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.321-330, 2018, collection "Mondes Germaniques", 978-2-7574-2023-2</w:t>
+              <w:t xml:space="preserve">, pp.21-81, 2018, 978-2-7574-2023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151298v1</w:t>
+                <w:t xml:space="preserve">hal-02151269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images archivées, images d’archives : fortunes terminologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la recherche d'une définition pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-64, 2016, Archives, histoire et société, 978-2-7535-5169-5</w:t>
+              <w:t xml:space="preserve">, pp.319-326, 2016, 978-2-7535-5169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927530v1</w:t>
+                <w:t xml:space="preserve">hal-01432869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d'une définition pragmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images archivées, images d’archives : fortunes terminologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.319-326, 2016, 978-2-7535-5169-5</w:t>
+              <w:t xml:space="preserve">, pp.53-64, 2016, Archives, histoire et société, 978-2-7535-5169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432869v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas images d'archives, on le devient</w:t>
               </w:r>
@@ -2841,380 +2841,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Marc Ferro’s DIE WOCHE VOR 50 JAHREN / HISTOIRE PARALLÈLE: The Experience and Analysis of Historical Images on Television</w:t>
+                <w:t xml:space="preserve">Kein Widerspruch, aber Eigensinn. Subversion jenseits der Grenzen und die Grenzen der Kritik im DDR-Dokumentarfilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit. </w:t>
+              <w:t xml:space="preserve">Kay Hoffmann, Erika Wottrich (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Producing/Experiencing History in Moving Images and Sound</w:t>
+              <w:t xml:space="preserve">Protest – Film – Bewegung. Neue Wege im Dokumentarischen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Bertz+Fischer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-60, 2015, 978-3-86505-240-7</w:t>
+                <w:t xml:space="preserve">edition text + kritik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-160, 2015, CineGraph Buch, 978-3-86916-452-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425891v1</w:t>
+                <w:t xml:space="preserve">hal-01426963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drei Krisen und das Wunder ihres Endes: Die DDR im deutschen Dokudrama</w:t>
+                <w:t xml:space="preserve">Marc Ferros HISTOIRE PARALLÈLE / DIE WOCHE VOR 50 JAHREN. Erfahrung und Analyse von Geschichtsbildern im Fernsehdispositiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hans-Joachim Veen (dir.). </w:t>
+              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Bild der DDR in Literatur, Film und Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, </w:t>
+              <w:t xml:space="preserve">Film und Geschichte. Produktion und Erfahrung von Geschichte durch Bewegtbild und Ton Film and History. Producing/Experiencing History in Moving Images and Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Böhlau Verlag</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertz+Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-52, 2015, 978-3-86505-239-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426898v1</w:t>
+                <w:t xml:space="preserve">hal-01425890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ferros HISTOIRE PARALLÈLE / DIE WOCHE VOR 50 JAHREN. Erfahrung und Analyse von Geschichtsbildern im Fernsehdispositiv</w:t>
+                <w:t xml:space="preserve">„Marc Ferro’s DIE WOCHE VOR 50 JAHREN / HISTOIRE PARALLÈLE: The Experience and Analysis of Historical Images on Television</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit (dir.). </w:t>
+              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film und Geschichte. Produktion und Erfahrung von Geschichte durch Bewegtbild und Ton Film and History. Producing/Experiencing History in Moving Images and Sound</w:t>
+              <w:t xml:space="preserve">Producing/Experiencing History in Moving Images and Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.34-52, 2015, 978-3-86505-239-1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Bertz+Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-60, 2015, 978-3-86505-240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425890v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kein Widerspruch, aber Eigensinn. Subversion jenseits der Grenzen und die Grenzen der Kritik im DDR-Dokumentarfilm</w:t>
+                <w:t xml:space="preserve">Drei Krisen und das Wunder ihres Endes: Die DDR im deutschen Dokudrama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kay Hoffmann, Erika Wottrich (dir.). </w:t>
+              <w:t xml:space="preserve">Hans-Joachim Veen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protest – Film – Bewegung. Neue Wege im Dokumentarischen.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Das Bild der DDR in Literatur, Film und Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-100, 2015, Europäische Diktaturen und ihre Überwindung. Schriften der Stiftung Ettersberg, 978-3-412-50220-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edition text + kritik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.7788/9783412502201-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426963v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pensée cosmopolite du cinéma en temps de crise : Niemandsland (No Man’s Land, 1931) de Victor Trivas, film pacifiste, polyglotte et anticolonialiste</w:t>
               </w:r>
@@ -3280,604 +3280,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can it be true? It must be true. No doubt. The man with the little moustache, Adolf Hitler.&amp;quot; Analyse et contre-image de la mise en scène nazie par Ernst Lubitsch</w:t>
+                <w:t xml:space="preserve">Die Mauer als filmischer Glücksfall: mediale Vorbilder und ästhetische Potentiale im Dispositiv des Kalten Kriegs“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Kleinberger, Jacqueline Nacache (dir.). </w:t>
+              <w:t xml:space="preserve">Ulrich Pfeil, Christin Niemeyer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"To Be or Not to Be". Ernst Lubitsch. Un classique dans l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Cinéma allemand et guerre froide / Deutscher Film und Kalter Krieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bord de l’eau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-195, 2014, L'Allemagne dans les relations internationales / Deutschland in den internationalen Beziehungen 9783035295658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6446-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425882v1</w:t>
+                <w:t xml:space="preserve">hal-01425867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Mauer als filmischer Glücksfall: mediale Vorbilder und ästhetische Potentiale im Dispositiv des Kalten Kriegs“</w:t>
+                <w:t xml:space="preserve">Can it be true? It must be true. No doubt. The man with the little moustache, Adolf Hitler.&amp;quot; Analyse et contre-image de la mise en scène nazie par Ernst Lubitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ulrich Pfeil, Christin Niemeyer </w:t>
+              <w:t xml:space="preserve">Alain Kleinberger, Jacqueline Nacache (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinéma allemand et guerre froide / Deutscher Film und Kalter Krieg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"To Be or Not to Be". Ernst Lubitsch. Un classique dans l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-115, 2014, Cinéfocales, 9782356873330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01425867v1</w:t>
+                <w:t xml:space="preserve">hal-01425882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous avons tous souffert&amp;quot; : l’usage des signes de la Shoah dans les docufictions allemands contemporains“</w:t>
+                <w:t xml:space="preserve">No Man’s Land&amp;quot; (1931) : &amp;quot;A bas la guerre !&amp;quot; et &amp;quot;A bas la réaction naturaliste du cinéma !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Kleinberger; Philippe Mesnard. </w:t>
+              <w:t xml:space="preserve">Christophe Gauthier, Anne Kerlan, Dimitri Vezyroglou </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Shoah. Théâtre et cinéma aux limites de la représentation</w:t>
+              <w:t xml:space="preserve">Loin d'Hollywood ? : Cinématographies nationales et modèle hollywoodien : France, Allemagne, URSS, Chine 1925-2935</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Kimé</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.156-174, 2013, 978-2-84174-607-1</w:t>
+                <w:t xml:space="preserve">nouveau monde éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-88, 2013, CINEMA, 978-2-36583-852-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397673v1</w:t>
+                <w:t xml:space="preserve">hal-01398240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Ost nach West: Filme aus der DDR in Frankreich (mit Perrine VAL)</w:t>
+                <w:t xml:space="preserve">Fiction et docufiction – Le passé national-socialiste dans le &amp;quot;Dokudrama&amp;quot; allemand contemporain : resémantisation des signes et saturation de l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Skyler Arndt-Briggs, Barton Byg, Andy Räder, Evan Torner, Michael Wedel (dir.). </w:t>
+              <w:t xml:space="preserve">Hélène Camarade, Elizabeth Guilhamon, Claire Kaiser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFA international. Grenzüberschreitende Filmbeziehungen vor und nach dem Mauerbau</w:t>
+              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer VS</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-100, 2013, Mondes germaniques, 978-2-7574-0426-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398001v1</w:t>
+                <w:t xml:space="preserve">hal-01398234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Man’s Land&amp;quot; (1931) : &amp;quot;A bas la guerre !&amp;quot; et &amp;quot;A bas la réaction naturaliste du cinéma !</w:t>
+                <w:t xml:space="preserve">Nous avons tous souffert&amp;quot; : l’usage des signes de la Shoah dans les docufictions allemands contemporains“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Gauthier, Anne Kerlan, Dimitri Vezyroglou </w:t>
+              <w:t xml:space="preserve">Alain Kleinberger; Philippe Mesnard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loin d'Hollywood ? : Cinématographies nationales et modèle hollywoodien : France, Allemagne, URSS, Chine 1925-2935</w:t>
+              <w:t xml:space="preserve">La Shoah. Théâtre et cinéma aux limites de la représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-88, 2013, CINEMA, 978-2-36583-852-8</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-174, 2013, 978-2-84174-607-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398240v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction et docufiction – Le passé national-socialiste dans le &amp;quot;Dokudrama&amp;quot; allemand contemporain : resémantisation des signes et saturation de l’image</w:t>
+                <w:t xml:space="preserve">Von Ost nach West: Filme aus der DDR in Frankreich (mit Perrine VAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Camarade, Elizabeth Guilhamon, Claire Kaiser. </w:t>
+              <w:t xml:space="preserve">Skyler Arndt-Briggs, Barton Byg, Andy Räder, Evan Torner, Michael Wedel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
+              <w:t xml:space="preserve">DEFA international. Grenzüberschreitende Filmbeziehungen vor und nach dem Mauerbau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer VS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 385-403, 2013, Schriftenreihe der Hochschule für Film und Fernsehen "Konrad Wolf", 978-3-531-18493-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-531-19076-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398234v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Ost nach West. DEFA-Filme in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Skyler Arndt-Briggs, Barton Byg, Andy Räder, Evan Torner, Michael Wedel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFA International. Grenzüberschreitende Filmbeziehungen vor und nach dem Mauerbau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vs Verlag, pp.385-403, 2012</w:t>
@@ -4796,51 +4796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CA98754"/>
+    <w:nsid w:val="7CE31509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5027,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-steinle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-6932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069161860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64254034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051857312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01397438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Val" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14591/aniki.v2n2.161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2010.2570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2000.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1997.2170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Niney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Bernd Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/4--die-wirklichkeit-des-dokumentarfilms.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-B Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard R&#246;wekamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100223660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertz-fischer.de/filmundgeschichte.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/dg/viewbooktoc/product/469212" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412502201-005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinegraph.de/cgbuch/cgbuch27_Protest-Film-Bewegung.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr/sc/site.php?bc=accueil&amp;amp;np=pageActu&amp;amp;ref=8192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/to-be-or-not-to-be-ernst-lubitsch.-un-classique-dans-lhistoire/412/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61823" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6446-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/la-shoah-theatre-et-cinema-aux-limites-de-la-representation/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783531184937" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-19076-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100685710" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100472720" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvk.de/fileadmin/user_upload/Pressemitteilungen/PM_Spiel_mit_der_Wirklichkeit.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-mises-en-scene-de-la-guerre-au-xxe-siecle/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100615930&amp;amp;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/246-referenzen.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/9-all-quiet-on-the-genre-front-zur-praxis-und-theorie-des-kriegsfilms.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/pdf/10.36198/9783838529790-1-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-steinle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-6932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069161860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64254034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051857312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01397438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Val" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14591/aniki.v2n2.161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2010.2570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2000.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1997.2170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Niney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Bernd Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/4--die-wirklichkeit-des-dokumentarfilms.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-B Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard R&#246;wekamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100223660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinegraph.de/cgbuch/cgbuch27_Protest-Film-Bewegung.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertz-fischer.de/filmundgeschichte.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/dg/viewbooktoc/product/469212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412502201-005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr/sc/site.php?bc=accueil&amp;amp;np=pageActu&amp;amp;ref=8192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61823" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6446-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/to-be-or-not-to-be-ernst-lubitsch.-un-classique-dans-lhistoire/412/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100685710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100472720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/la-shoah-theatre-et-cinema-aux-limites-de-la-representation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783531184937" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-19076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvk.de/fileadmin/user_upload/Pressemitteilungen/PM_Spiel_mit_der_Wirklichkeit.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-mises-en-scene-de-la-guerre-au-xxe-siecle/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100615930&amp;amp;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/246-referenzen.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/9-all-quiet-on-the-genre-front-zur-praxis-und-theorie-des-kriegsfilms.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/pdf/10.36198/9783838529790-1-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>