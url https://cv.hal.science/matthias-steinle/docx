--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2466,230 +2466,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d'une définition pragmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images archivées, images d’archives : fortunes terminologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.319-326, 2016, 978-2-7535-5169-5</w:t>
+              <w:t xml:space="preserve">, pp.53-64, 2016, Archives, histoire et société, 978-2-7535-5169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432869v1</w:t>
+                <w:t xml:space="preserve">hal-01927530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images archivées, images d’archives : fortunes terminologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la recherche d'une définition pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-64, 2016, Archives, histoire et société, 978-2-7535-5169-5</w:t>
+              <w:t xml:space="preserve">, pp.319-326, 2016, 978-2-7535-5169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927530v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas images d'archives, on le devient</w:t>
               </w:r>
@@ -2841,380 +2841,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kein Widerspruch, aber Eigensinn. Subversion jenseits der Grenzen und die Grenzen der Kritik im DDR-Dokumentarfilm</w:t>
+                <w:t xml:space="preserve">„Marc Ferro’s DIE WOCHE VOR 50 JAHREN / HISTOIRE PARALLÈLE: The Experience and Analysis of Historical Images on Television</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kay Hoffmann, Erika Wottrich (dir.). </w:t>
+              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protest – Film – Bewegung. Neue Wege im Dokumentarischen.</w:t>
+              <w:t xml:space="preserve">Producing/Experiencing History in Moving Images and Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edition text + kritik</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.148-160, 2015, CineGraph Buch, 978-3-86916-452-6</w:t>
+                <w:t xml:space="preserve"> Bertz+Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-60, 2015, 978-3-86505-240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426963v1</w:t>
+                <w:t xml:space="preserve">hal-01425891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ferros HISTOIRE PARALLÈLE / DIE WOCHE VOR 50 JAHREN. Erfahrung und Analyse von Geschichtsbildern im Fernsehdispositiv</w:t>
+                <w:t xml:space="preserve">Drei Krisen und das Wunder ihres Endes: Die DDR im deutschen Dokudrama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit (dir.). </w:t>
+              <w:t xml:space="preserve">Hans-Joachim Veen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film und Geschichte. Produktion und Erfahrung von Geschichte durch Bewegtbild und Ton Film and History. Producing/Experiencing History in Moving Images and Sound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Das Bild der DDR in Literatur, Film und Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertz+Fischer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Böhlau Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-100, 2015, Europäische Diktaturen und ihre Überwindung. Schriften der Stiftung Ettersberg, 978-3-412-50220-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/9783412502201-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425890v1</w:t>
+                <w:t xml:space="preserve">hal-01426898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Marc Ferro’s DIE WOCHE VOR 50 JAHREN / HISTOIRE PARALLÈLE: The Experience and Analysis of Historical Images on Television</w:t>
+                <w:t xml:space="preserve">Kein Widerspruch, aber Eigensinn. Subversion jenseits der Grenzen und die Grenzen der Kritik im DDR-Dokumentarfilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit. </w:t>
+              <w:t xml:space="preserve">Kay Hoffmann, Erika Wottrich (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Producing/Experiencing History in Moving Images and Sound</w:t>
+              <w:t xml:space="preserve">Protest – Film – Bewegung. Neue Wege im Dokumentarischen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-60, 2015, 978-3-86505-240-7</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edition text + kritik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-160, 2015, CineGraph Buch, 978-3-86916-452-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425891v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drei Krisen und das Wunder ihres Endes: Die DDR im deutschen Dokudrama</w:t>
+                <w:t xml:space="preserve">Marc Ferros HISTOIRE PARALLÈLE / DIE WOCHE VOR 50 JAHREN. Erfahrung und Analyse von Geschichtsbildern im Fernsehdispositiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hans-Joachim Veen (dir.). </w:t>
+              <w:t xml:space="preserve">Delia González de Reufels, Rasmus Greiner, Winfried Pauleit (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Bild der DDR in Literatur, Film und Internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Film und Geschichte. Produktion und Erfahrung von Geschichte durch Bewegtbild und Ton Film and History. Producing/Experiencing History in Moving Images and Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertz+Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-52, 2015, 978-3-86505-239-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7788/9783412502201-005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426898v1</w:t>
+                <w:t xml:space="preserve">hal-01425890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pensée cosmopolite du cinéma en temps de crise : Niemandsland (No Man’s Land, 1931) de Victor Trivas, film pacifiste, polyglotte et anticolonialiste</w:t>
               </w:r>
@@ -3280,208 +3280,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Mauer als filmischer Glücksfall: mediale Vorbilder und ästhetische Potentiale im Dispositiv des Kalten Kriegs“</w:t>
+                <w:t xml:space="preserve">Can it be true? It must be true. No doubt. The man with the little moustache, Adolf Hitler.&amp;quot; Analyse et contre-image de la mise en scène nazie par Ernst Lubitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ulrich Pfeil, Christin Niemeyer </w:t>
+              <w:t xml:space="preserve">Alain Kleinberger, Jacqueline Nacache (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinéma allemand et guerre froide / Deutscher Film und Kalter Krieg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, </w:t>
+              <w:t xml:space="preserve">"To Be or Not to Be". Ernst Lubitsch. Un classique dans l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-115, 2014, Cinéfocales, 9782356873330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425867v1</w:t>
+                <w:t xml:space="preserve">hal-01425882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can it be true? It must be true. No doubt. The man with the little moustache, Adolf Hitler.&amp;quot; Analyse et contre-image de la mise en scène nazie par Ernst Lubitsch</w:t>
+                <w:t xml:space="preserve">Die Mauer als filmischer Glücksfall: mediale Vorbilder und ästhetische Potentiale im Dispositiv des Kalten Kriegs“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Kleinberger, Jacqueline Nacache (dir.). </w:t>
+              <w:t xml:space="preserve">Ulrich Pfeil, Christin Niemeyer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"To Be or Not to Be". Ernst Lubitsch. Un classique dans l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Cinéma allemand et guerre froide / Deutscher Film und Kalter Krieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-195, 2014, L'Allemagne dans les relations internationales / Deutschland in den internationalen Beziehungen 9783035295658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bord de l’eau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6446-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425882v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Man’s Land&amp;quot; (1931) : &amp;quot;A bas la guerre !&amp;quot; et &amp;quot;A bas la réaction naturaliste du cinéma !</w:t>
               </w:r>
@@ -4158,182 +4158,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Bye Lenin – Welcome Crisis! Die DDR im Dokudrama des historischen Event-Fernsehens</w:t>
+                <w:t xml:space="preserve">Im Nebel postmodernen Dokumentarfilms – Errol Morris: &amp;quot;The Fog of War&amp;quot; (2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harro Segeberg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDR erinnern – vergessen. Das visuelle Gedächtnis des Dokumentarfilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Schüren Verlag, pp.322-342, 2009, 978-3-89472-687-4</w:t>
+              <w:t xml:space="preserve">Referenzen. Zur Theorie und Geschichte des Realen in den Medien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schüren, Marburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-239, 2009, Schriftenreihe der Gesellschaft für Medienwissenschaft (GfM) 16, 978-3-89472-673-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485008v1</w:t>
+                <w:t xml:space="preserve">hal-03737192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Im Nebel postmodernen Dokumentarfilms – Errol Morris: &amp;quot;The Fog of War&amp;quot; (2003)</w:t>
+                <w:t xml:space="preserve">Good Bye Lenin – Welcome Crisis! Die DDR im Dokudrama des historischen Event-Fernsehens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Referenzen. Zur Theorie und Geschichte des Realen in den Medien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDR erinnern – vergessen. Das visuelle Gedächtnis des Dokumentarfilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schüren Verlag, pp.322-342, 2009, 978-3-89472-687-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schüren, Marburg</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03737192v1</w:t>
+                <w:t xml:space="preserve">hal-04485008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‚Lachbomben' - Ungleichzeitigkeit von Krieg und Burleske?</w:t>
               </w:r>
@@ -4796,51 +4796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CE31509"/>
+    <w:nsid w:val="818DA323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5027,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-steinle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-6932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069161860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64254034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051857312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01397438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Val" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14591/aniki.v2n2.161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2010.2570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2000.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1997.2170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Niney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Bernd Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/4--die-wirklichkeit-des-dokumentarfilms.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-B Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard R&#246;wekamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100223660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinegraph.de/cgbuch/cgbuch27_Protest-Film-Bewegung.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertz-fischer.de/filmundgeschichte.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/dg/viewbooktoc/product/469212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412502201-005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr/sc/site.php?bc=accueil&amp;amp;np=pageActu&amp;amp;ref=8192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61823" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6446-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/to-be-or-not-to-be-ernst-lubitsch.-un-classique-dans-lhistoire/412/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100685710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100472720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/la-shoah-theatre-et-cinema-aux-limites-de-la-representation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783531184937" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-19076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvk.de/fileadmin/user_upload/Pressemitteilungen/PM_Spiel_mit_der_Wirklichkeit.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-mises-en-scene-de-la-guerre-au-xxe-siecle/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100615930&amp;amp;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/246-referenzen.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/9-all-quiet-on-the-genre-front-zur-praxis-und-theorie-des-kriegsfilms.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/pdf/10.36198/9783838529790-1-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-steinle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-6932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069161860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64254034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051857312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01397438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Val" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14591/aniki.v2n2.161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2010.2570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2004.1588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2000.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1997.2170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Niney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Bernd Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/4--die-wirklichkeit-des-dokumentarfilms.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-B Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard R&#246;wekamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100223660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertz-fischer.de/filmundgeschichte.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/dg/viewbooktoc/product/469212" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412502201-005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinegraph.de/cgbuch/cgbuch27_Protest-Film-Bewegung.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr/sc/site.php?bc=accueil&amp;amp;np=pageActu&amp;amp;ref=8192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/to-be-or-not-to-be-ernst-lubitsch.-un-classique-dans-lhistoire/412/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61823" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6446-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100685710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100472720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/la-shoah-theatre-et-cinema-aux-limites-de-la-representation/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01398001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783531184937" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-19076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01386296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvk.de/fileadmin/user_upload/Pressemitteilungen/PM_Spiel_mit_der_Wirklichkeit.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-mises-en-scene-de-la-guerre-au-xxe-siecle/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100615930&amp;amp;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/246-referenzen.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de/programm/titel/9-all-quiet-on-the-genre-front-zur-praxis-und-theorie-des-kriegsfilms.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schueren-verlag.de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/pdf/10.36198/9783838529790-1-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>