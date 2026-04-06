--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,632 +100,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Control of a Macro-Micro Multi-Arm Robotic System for Open Spina Bifida Treatment</w:t>
+                <w:t xml:space="preserve">Robotic Path Re-planning for US Reconstruction of the Spine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wu</w:t>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.755-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3643997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481998v1</w:t>
+                <w:t xml:space="preserve">hal-04985909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development and Control of a Macro-Micro Multi-Arm Robotic System for Open Spina Bifida Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Offermann</w:t>
+                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (2), pp.216-246. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3643997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715577v2</w:t>
+                <w:t xml:space="preserve">hal-05481998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large, paired dataset of robotic and handheld lumbar spine ultrasound with ground-truth CT benchmarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola A Cavalcanti</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixuan Li</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Arango</w:t>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06047-9⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.216-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360424v1</w:t>
+                <w:t xml:space="preserve">hal-04715577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Path Re-planning for US Reconstruction of the Spine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A large, paired dataset of robotic and handheld lumbar spine ultrasound with ground-truth CT benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.755-767. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06047-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985909v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-Based Robot-Assisted Drilling for Minimally Invasive Pedicle Screw Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoob Davoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikel Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orçun Taylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1070,661 +1070,661 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of a Multi-Arm Robot for Single-Port Spina Bifia Repair Surgery</w:t>
+                <w:t xml:space="preserve">Optimal Patient Positioning Based on a Workspace Analysis for US-guided Robotic Pedicle Screw Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Di Wu</w:t>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Borghesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482549v1</w:t>
+                <w:t xml:space="preserve">hal-05482568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Patient Positioning Based on a Workspace Analysis for US-guided Robotic Pedicle Screw Placement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+                <w:t xml:space="preserve">Hysteresis Characterization of a Continuum Surgical Robot Based on Long Short-Term Memory for Enhanced Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482568v1</w:t>
+                <w:t xml:space="preserve">hal-05482539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Characterization of a Continuum Surgical Robot Based on Long Short-Term Memory for Enhanced Motion Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Ultrasound-Guided Path Planning for Robotic Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maikel Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. pp.641-647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB60516.2024.10719904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482539v1</w:t>
+                <w:t xml:space="preserve">hal-04961379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Ultrasound-Guided Path Planning for Robotic Pedicle Screw Placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Breathing Motion Compensation Based on Long Short-Term Memory Network for Minimally Invasive Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoob Davoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB60516.2024.10719904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04961379v1</w:t>
+                <w:t xml:space="preserve">hal-05482513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing Motion Compensation Based on Long Short-Term Memory Network for Minimally Invasive Pedicle Screw Placement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling and Characterization of a Multi-Arm Robot for Single-Port Spina Bifia Repair Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482513v1</w:t>
+                <w:t xml:space="preserve">hal-05482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulation des méthodes dans la conception d’un prototype de haute fidélité en chirurgie cardiaque : intérêts et limites</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parla Astarci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ergo'IA "Ergonomie Et Informatique Avancée" Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bidart, France. pp.Article 12, </w:t>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.291-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a transfemoral prosthesis embedding two infinitely variable transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ronsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Everarts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,51 +2097,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots : Application to Concentric Agonist-Antagonist Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2239,51 +2239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Navarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belgium, Patent n° : WO 2019/101844 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyu Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3643997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Cavalcanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixuan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Davoodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Van Assche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06047-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514013v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Timmermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#231;un Taylan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3385793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB60516.2024.10719904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Patesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Astarci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3331182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ronsse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everarts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2017.8009411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04575228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALS041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Navarra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Van Assche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixuan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Davoodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyu Cai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3643997" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Cavalcanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06047-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514013v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Timmermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#231;un Taylan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3385793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB60516.2024.10719904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Patesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Astarci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3331182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ronsse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everarts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2017.8009411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04575228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALS041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Navarra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>