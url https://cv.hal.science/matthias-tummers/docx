--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -100,632 +100,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Path Re-planning for US Reconstruction of the Spine</w:t>
+                <w:t xml:space="preserve">Development and Control of a Macro-Micro Multi-Arm Robotic System for Open Spina Bifida Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixuan Li</w:t>
+                <w:t xml:space="preserve">Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Tummers</w:t>
+                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.755-767. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3643997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985909v1</w:t>
+                <w:t xml:space="preserve">hal-05481998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Control of a Macro-Micro Multi-Arm Robotic System for Open Spina Bifida Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Tummers</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyu Cai</w:t>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.216-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3643997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481998v1</w:t>
+                <w:t xml:space="preserve">hal-04715577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large, paired dataset of robotic and handheld lumbar spine ultrasound with ground-truth CT benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Nicola A Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Offermann</w:t>
+                <w:t xml:space="preserve">Laura Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06047-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715577v2</w:t>
+                <w:t xml:space="preserve">hal-05360424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large, paired dataset of robotic and handheld lumbar spine ultrasound with ground-truth CT benchmarking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robotic Path Re-planning for US Reconstruction of the Spine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Arango</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.1766. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.755-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06047-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360424v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-Based Robot-Assisted Drilling for Minimally Invasive Pedicle Screw Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoob Davoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikel Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orçun Taylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1070,661 +1070,661 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Patient Positioning Based on a Workspace Analysis for US-guided Robotic Pedicle Screw Placement</w:t>
+                <w:t xml:space="preserve">Modelling and Characterization of a Multi-Arm Robot for Single-Port Spina Bifia Repair Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482568v1</w:t>
+                <w:t xml:space="preserve">hal-05482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Characterization of a Continuum Surgical Robot Based on Long Short-Term Memory for Enhanced Motion Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">Optimal Patient Positioning Based on a Workspace Analysis for US-guided Robotic Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482539v1</w:t>
+                <w:t xml:space="preserve">hal-05482568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Ultrasound-Guided Path Planning for Robotic Pedicle Screw Placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteresis Characterization of a Continuum Surgical Robot Based on Long Short-Term Memory for Enhanced Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Borghesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961379v1</w:t>
+                <w:t xml:space="preserve">hal-05482539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing Motion Compensation Based on Long Short-Term Memory Network for Minimally Invasive Pedicle Screw Placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Ultrasound-Guided Path Planning for Robotic Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maikel Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. pp.641-647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB60516.2024.10719904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482513v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of a Multi-Arm Robot for Single-Port Spina Bifia Repair Surgery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Breathing Motion Compensation Based on Long Short-Term Memory Network for Minimally Invasive Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482549v1</w:t>
+                <w:t xml:space="preserve">hal-05482513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulation des méthodes dans la conception d’un prototype de haute fidélité en chirurgie cardiaque : intérêts et limites</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parla Astarci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ergo'IA "Ergonomie Et Informatique Avancée" Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bidart, France. pp.Article 12, </w:t>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.291-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a transfemoral prosthesis embedding two infinitely variable transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ronsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Everarts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,286 +2036,286 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICORR.2017.8009411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Device for clean excision of a heart valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parla Astarci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belgium, Patent n° : WO 2019/101844 A1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots : Application to Concentric Agonist-Antagonist Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04575228v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04963519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Van Assche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixuan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Davoodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyu Cai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3643997" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Cavalcanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06047-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514013v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Timmermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#231;un Taylan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3385793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB60516.2024.10719904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Patesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Astarci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3331182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ronsse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everarts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2017.8009411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04575228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALS041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Navarra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyu Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3643997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Cavalcanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixuan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Davoodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Van Assche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06047-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514013v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Timmermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#231;un Taylan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3385793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB60516.2024.10719904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Patesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Astarci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3331182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ronsse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everarts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2017.8009411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Navarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04575228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALS041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>