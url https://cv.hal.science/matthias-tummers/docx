--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Control of a Macro-Micro Multi-Arm Robotic System for Open Spina Bifida Treatment</w:t>
+                <w:t xml:space="preserve">Robotic Path Re-planning for US Reconstruction of the Spine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wu</w:t>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.755-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3643997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481998v1</w:t>
+                <w:t xml:space="preserve">hal-04985909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -368,364 +368,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large, paired dataset of robotic and handheld lumbar spine ultrasound with ground-truth CT benchmarking</w:t>
+                <w:t xml:space="preserve">Development and Control of a Macro-Micro Multi-Arm Robotic System for Open Spina Bifida Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola A Cavalcanti</w:t>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixuan Li</w:t>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Arango</w:t>
+                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06047-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3643997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360424v1</w:t>
+                <w:t xml:space="preserve">hal-05481998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Path Re-planning for US Reconstruction of the Spine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A large, paired dataset of robotic and handheld lumbar spine ultrasound with ground-truth CT benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.755-767. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06047-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985909v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-Based Robot-Assisted Drilling for Minimally Invasive Pedicle Screw Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoob Davoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikel Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orçun Taylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,661 +1070,661 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Characterization of a Multi-Arm Robot for Single-Port Spina Bifia Repair Surgery</w:t>
+                <w:t xml:space="preserve">Optimal Patient Positioning Based on a Workspace Analysis for US-guided Robotic Pedicle Screw Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Di Wu</w:t>
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Borghesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482549v1</w:t>
+                <w:t xml:space="preserve">hal-05482568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Patient Positioning Based on a Workspace Analysis for US-guided Robotic Pedicle Screw Placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+                <w:t xml:space="preserve">Hysteresis Characterization of a Continuum Surgical Robot Based on Long Short-Term Memory for Enhanced Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482568v1</w:t>
+                <w:t xml:space="preserve">hal-05482539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Characterization of a Continuum Surgical Robot Based on Long Short-Term Memory for Enhanced Motion Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Ultrasound-Guided Path Planning for Robotic Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kaat Van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maikel Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. pp.641-647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB60516.2024.10719904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482539v1</w:t>
+                <w:t xml:space="preserve">hal-04961379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Ultrasound-Guided Path Planning for Robotic Pedicle Screw Placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Breathing Motion Compensation Based on Long Short-Term Memory Network for Minimally Invasive Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoob Davoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB60516.2024.10719904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04961379v1</w:t>
+                <w:t xml:space="preserve">hal-05482513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing Motion Compensation Based on Long Short-Term Memory Network for Minimally Invasive Pedicle Screw Placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoob Davoodi</w:t>
+                <w:t xml:space="preserve">Modelling and Characterization of a Multi-Arm Robot for Single-Port Spina Bifia Repair Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixuan Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Borghesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482513v1</w:t>
+                <w:t xml:space="preserve">hal-05482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulation des méthodes dans la conception d’un prototype de haute fidélité en chirurgie cardiaque : intérêts et limites</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parla Astarci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ergo'IA "Ergonomie Et Informatique Avancée" Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bidart, France. pp.Article 12, </w:t>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.291-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a transfemoral prosthesis embedding two infinitely variable transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ronsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Everarts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Navarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belgium, Patent n° : WO 2019/101844 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,51 +2230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots : Application to Concentric Agonist-Antagonist Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tummers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyu Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3643997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Cavalcanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixuan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Davoodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Van Assche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06047-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514013v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Timmermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#231;un Taylan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3385793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB60516.2024.10719904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Patesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Astarci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3331182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ronsse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everarts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2017.8009411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Navarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04575228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALS041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Van Assche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixuan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Davoodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyu Cai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3643997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Cavalcanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06047-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514013v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Timmermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#231;un Taylan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3385793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB60516.2024.10719904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Patesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Astarci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317326.3331182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ronsse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everarts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2017.8009411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Navarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04575228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALS041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>