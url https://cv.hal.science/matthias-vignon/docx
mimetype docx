--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1035,222 +1035,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the presence of a vateritic otolith has morphological effect on its aragonitic partner: trans-lateral compensation induces bias in microecological patterns in one-side-only vateritic otolith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biology and feeding ecology of Arctic charr in the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindre Eldøy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Davidsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2019-0066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415001v1</w:t>
+                <w:t xml:space="preserve">hal-03102144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology and feeding ecology of Arctic charr in the Kerguelen Islands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When the presence of a vateritic otolith has morphological effect on its aragonitic partner: trans-lateral compensation induces bias in microecological patterns in one-side-only vateritic otolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 p. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.285-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.14596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2019-0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102144v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional effect of vaterite – the presence of an alternative crystalline structure in otoliths alters escape kinematics of the brown trout</w:t>
               </w:r>
@@ -2655,233 +2655,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity in attachment organs of African Cichlidogyrus (Platyhelminthes: Monogenea: Ancyrocephalidae) reflects phylogeny rather than host specificity or geographic distribution</w:t>
+                <w:t xml:space="preserve">Putting in shape - towards a unified approach for the taxonomic description of monogenean haptoral hard parts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.P.M. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2010.01607.x⟩</w:t>
+              <w:t xml:space="preserve">Systematic Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.161-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11230-011-9303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00581315v1</w:t>
+                <w:t xml:space="preserve">halsde-00608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting in shape - towards a unified approach for the taxonomic description of monogenean haptoral hard parts.</w:t>
+                <w:t xml:space="preserve">Modularity in attachment organs of African Cichlidogyrus (Platyhelminthes: Monogenea: Ancyrocephalidae) reflects phylogeny rather than host specificity or geographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pariselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P.M. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.161-74. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.694-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11230-011-9303-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2010.01607.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00608449v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00581315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey regurgitation and stomach vacuity among groupers and snappers</w:t>
               </w:r>
@@ -3054,432 +3054,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00608448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish introduction and parasites in marine ecosystems: a need for information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Vignon</w:t>
+                <w:t xml:space="preserve">Environmental and genetic determinant of otolith shape revealed by a non-indigenous tropical fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Sasal</w:t>
+                <w:t xml:space="preserve">Fabien Morat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411, pp.231-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10641-009-9553-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00459762v1</w:t>
+                <w:t xml:space="preserve">hal-02665944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and genetic determinant of otolith shape revealed by a non-indigenous tropical fish</w:t>
+                <w:t xml:space="preserve">Impact of shark-feeding tourism on surrounding fish populations off Moorea Island (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Morat</w:t>
+                <w:t xml:space="preserve">Ryan L Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine and Freshwater Research / Australian Journal of Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.163-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665944v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of shark-feeding tourism on surrounding fish populations off Moorea Island (French Polynesia)</w:t>
+                <w:t xml:space="preserve">Multiscale determinants of parasite abundance: A quantitative hierarchical approach for coral reef fishes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research / Australian Journal of Marine and Freshwater Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.443-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2009.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609372v1</w:t>
+                <w:t xml:space="preserve">halsde-00459773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale determinants of parasite abundance: A quantitative hierarchical approach for coral reef fishes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Fish introduction and parasites in marine ecosystems: a need for information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (4), pp.443-451. </w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2009.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10641-009-9553-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00459773v1</w:t>
+                <w:t xml:space="preserve">halsde-00459762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t>
               </w:r>
@@ -3779,77 +3779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple parasite introduction and host management plan: case study of lutjanid fish in the Hawaiian Archipelago.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark C Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85 (2), pp.133-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4577,221 +4577,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting environmental histories from sclerochronological structures - Recursive partitioning as a mean to explore multielemental composition of fish otolith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined use of otolith shape, parasites and genetic markers for stock identification of the common dentex (Dentex dentex) around Corsica Island (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Mallorca, Spain. 275 p</w:t>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Oct 2014, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741214v1</w:t>
+                <w:t xml:space="preserve">hal-02741368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of otolith shape, parasites and genetic markers for stock identification of the common dentex (Dentex dentex) around Corsica Island (NW Mediterranean)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting environmental histories from sclerochronological structures - Recursive partitioning as a mean to explore multielemental composition of fish otolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Oct 2014, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Mallorca, Spain. 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741368v1</w:t>
+                <w:t xml:space="preserve">hal-02741214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling and quantifying sources of otolith shape variation across multiple scales using a new hierarchical partitioning approach</w:t>
               </w:r>
@@ -5526,165 +5526,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of geometric morphometrics in disentangling sources of shape/size variation in monogenean haptoral hard parts. Insights into modularity</w:t>
+                <w:t xml:space="preserve">Is host-switch stressful for parasites ? Host-parasite evolutionary history affects the degree of fluctuating asymmetry in the attachment apparatus of gill parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference of the scandinavian-baltic society for parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">8. International symposium of fish parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744932v1</w:t>
+                <w:t xml:space="preserve">hal-02744621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is host-switch stressful for parasites ? Host-parasite evolutionary history affects the degree of fluctuating asymmetry in the attachment apparatus of gill parasites</w:t>
+                <w:t xml:space="preserve">The use of geometric morphometrics in disentangling sources of shape/size variation in monogenean haptoral hard parts. Insights into modularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium of fish parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">4. Conference of the scandinavian-baltic society for parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744621v1</w:t>
+                <w:t xml:space="preserve">hal-02744932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6284,233 +6284,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
+                <w:t xml:space="preserve">2022. Etude de faisabilité « Détermination de l'origine natale des aloses de Méditerranée (Alosa agone) par la géochimie des otolithes. » Phase 3 : essais d'assignation des otolithes d'alosons et d'aloses adultes à leur rivière d'origine Note technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Université de Pau et des Pays de l'Adour (UPPA); Institut Polaire Paul-Emile Victor. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scimabio Interface; IPREM UMR5254 CNRS/UPPA - Institut des Sciences analytiques et de physico-chimie pour l'Environnement et les materiaux; INRAe ECOBIOP - Saint-Pée-sur-Nivelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719420v1</w:t>
+                <w:t xml:space="preserve">hal-04449613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022. Etude de faisabilité « Détermination de l'origine natale des aloses de Méditerranée (Alosa agone) par la géochimie des otolithes. » Phase 3 : essais d'assignation des otolithes d'alosons et d'aloses adultes à leur rivière d'origine Note technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Scimabio Interface; IPREM UMR5254 CNRS/UPPA - Institut des Sciences analytiques et de physico-chimie pour l'Environnement et les materiaux; INRAe ECOBIOP - Saint-Pée-sur-Nivelle. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindre Håvarstein Eldøy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Université de Pau et des Pays de l'Adour (UPPA); Institut Polaire Paul-Emile Victor. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449613v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première étude comparative de la microchimie des otolithes et des écailles pour déterminer l’origine spatiale des populations de saumon atlantique</w:t>
               </w:r>
@@ -6595,237 +6595,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie des Otolithes comme outil de Détermination de l’Origine Natale (affluents de naissance) de la Truite des grands Lacs Alpins, Léman, Annecy, Bourget, Sautet (projet GODONTLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
+                <w:t xml:space="preserve">Première étude comparative de la microchimie des otolithes et des écailles pour déterminer l’origine spatiale des populations de saumon Atlantique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IPREM - Institut des sciences analytiques et de physico-chimie pour l'environnement et les materiaux. 2019</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Fiche synthèse, UPPA; INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141171v1</w:t>
+                <w:t xml:space="preserve">hal-03098209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étude comparative de la microchimie des otolithes et des écailles pour déterminer l’origine spatiale des populations de saumon Atlantique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Vignon</w:t>
+                <w:t xml:space="preserve">Géochimie des Otolithes comme outil de Détermination de l’Origine Natale (affluents de naissance) de la Truite des grands Lacs Alpins, Léman, Annecy, Bourget, Sautet (projet GODONTLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] Fiche synthèse, UPPA; INRAE. 2019</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IPREM - Institut des sciences analytiques et de physico-chimie pour l'environnement et les materiaux. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03098209v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie des Otolithes comme outil de Détermination de l'Origine Natale (affluents de naissance) des Truite du Lac Léman_ Rapport final</w:t>
               </w:r>
@@ -6837,64 +6837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,51 +7338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04621470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15829" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre Eld&#248;y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Davidsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Power" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-016-9386-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSWV1SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R. Gaither" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Aeby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Meguro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB0KC8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00581315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariselle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.M. Vanhove" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01607.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGN2DPPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-011-9303-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MH6TZ7PK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dierking" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9746-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1MQV4C4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00470.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DCQ4F55B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-009-9553-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNW4QZLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08651" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan L Johnson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDBDM0K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1254-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2DBBHTG8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00431327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Rigby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02071" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02070.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-576C6J28-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batjakas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05387309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edh Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04923548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04449613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Semperez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Colleu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03140245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04621470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15829" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre Eld&#248;y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Davidsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Power" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-016-9386-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSWV1SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R. Gaither" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Aeby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Meguro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB0KC8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-011-9303-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MH6TZ7PK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00581315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariselle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.M. Vanhove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01607.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGN2DPPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dierking" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9746-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1MQV4C4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00470.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DCQ4F55B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08651" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan L Johnson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDBDM0K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-009-9553-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNW4QZLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1254-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2DBBHTG8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00431327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Rigby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02071" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02070.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-576C6J28-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batjakas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05387309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edh Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04923548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04449613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Semperez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Colleu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03140245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>