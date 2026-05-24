--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2150,183 +2150,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling and quantifying sources of otolith shape variation across multiple scales using a new hierarchical partitioning approach</w:t>
+                <w:t xml:space="preserve">Extracting environmental histories from sclerochronological structures — Recursive partitioning as a mean to explore multi-elemental composition of fish otolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 534, pp.163-177. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.159-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901362v1</w:t>
+                <w:t xml:space="preserve">hal-01901367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting environmental histories from sclerochronological structures — Recursive partitioning as a mean to explore multi-elemental composition of fish otolith</w:t>
+                <w:t xml:space="preserve">Disentangling and quantifying sources of otolith shape variation across multiple scales using a new hierarchical partitioning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.159-169. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 534, pp.163-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901367v1</w:t>
+                <w:t xml:space="preserve">hal-01901362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive fish and the time-lagged spread of its parasite across the Hawaiian archipelago</w:t>
               </w:r>
@@ -3459,445 +3459,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00459762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple parasite introduction and host management plan: case study of lutjanid fish in the Hawaiian Archipelago.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Vignon</w:t>
+                <w:t xml:space="preserve">Mark C Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 72 (2), pp.113-25. </w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (2), pp.133-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11230-008-9159-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/dao02071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00459224v1</w:t>
+                <w:t xml:space="preserve">halsde-00431327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host introduction and parasites: a case study on the parasite community of the peacock grouper Cephalopholis argus (Serranidae) in Hawaiian Islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Galzin</w:t>
+                <w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-008-1254-3⟩</w:t>
+              <w:t xml:space="preserve">Systematic Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (2), pp.113-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11230-008-9159-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00371918v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00459224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host introduction and parasites: a case study on the parasite community of the peacock grouper Cephalopholis argus (Serranidae) in Hawaiian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.775-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-008-1254-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354785v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00371918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple parasite introduction and host management plan: case study of lutjanid fish in the Hawaiian Archipelago.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Galzin</w:t>
+                <w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72, pp.113-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/dao02071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00431327v1</w:t>
+                <w:t xml:space="preserve">hal-00354785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for spatial limitation of the bluestripe snapper in French Polynesia from parasite and otolith shape analysis</w:t>
               </w:r>
@@ -3909,64 +3909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73, pp.2305-2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4508,480 +4508,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêler et quantifier les sources de variation morphologique à multiples échelles. Nouvelle méthode de partition de la disparité morphologique à l'aide d'arbres de classification et de régression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating stocks of common dentex (Dentex dentex) around Corsica island (NW Mediterranean) using two otolith shape classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edh Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Symposium National de Morphométrie et d'évolution des Formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dijon, France. 39 p</w:t>
+              <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Oct 2014, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738514v1</w:t>
+                <w:t xml:space="preserve">hal-02742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of otolith shape, parasites and genetic markers for stock identification of the common dentex (Dentex dentex) around Corsica Island (NW Mediterranean)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démêler et quantifier les sources de variation morphologique à multiples échelles. Nouvelle méthode de partition de la disparité morphologique à l'aide d'arbres de classification et de régression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Oct 2014, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">8. Symposium National de Morphométrie et d'évolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dijon, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741368v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting environmental histories from sclerochronological structures - Recursive partitioning as a mean to explore multielemental composition of fish otolith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined use of otolith shape, parasites and genetic markers for stock identification of the common dentex (Dentex dentex) around Corsica Island (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Mallorca, Spain. 275 p</w:t>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Oct 2014, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741214v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling and quantifying sources of otolith shape variation across multiple scales using a new hierarchical partitioning approach</w:t>
+                <w:t xml:space="preserve">Extracting environmental histories from sclerochronological structures - Recursive partitioning as a mean to explore multielemental composition of fish otolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Mallorca, Spain. 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740941v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating stocks of common dentex (Dentex dentex) around Corsica island (NW Mediterranean) using two otolith shape classification methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling and quantifying sources of otolith shape variation across multiple scales using a new hierarchical partitioning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edh Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Otolith Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Oct 2014, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Mallorca, Spain. 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742536v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler et quantifier les sources de variation des otolithes à multiples échelles. Nouvelle méthode de partition de la variabilité morphologique à l'aide d'arbres de classification et de régression</w:t>
               </w:r>
@@ -5401,290 +5401,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of geometric morphometrics in disentangling sources of shape/size variation in monogenean haptoral hard parts. Insights into modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
+              <w:t xml:space="preserve">4. Conference of the scandinavian-baltic society for parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748071v1</w:t>
+                <w:t xml:space="preserve">hal-02744932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is host-switch stressful for parasites ? Host-parasite evolutionary history affects the degree of fluctuating asymmetry in the attachment apparatus of gill parasites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Beall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium of fish parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Nowpas 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744621v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of geometric morphometrics in disentangling sources of shape/size variation in monogenean haptoral hard parts. Insights into modularity</w:t>
+                <w:t xml:space="preserve">Is host-switch stressful for parasites ? Host-parasite evolutionary history affects the degree of fluctuating asymmetry in the attachment apparatus of gill parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference of the scandinavian-baltic society for parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">8. International symposium of fish parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744932v1</w:t>
+                <w:t xml:space="preserve">hal-02744621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6284,233 +6284,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022. Etude de faisabilité « Détermination de l'origine natale des aloses de Méditerranée (Alosa agone) par la géochimie des otolithes. » Phase 3 : essais d'assignation des otolithes d'alosons et d'aloses adultes à leur rivière d'origine Note technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Scimabio Interface; IPREM UMR5254 CNRS/UPPA - Institut des Sciences analytiques et de physico-chimie pour l'Environnement et les materiaux; INRAe ECOBIOP - Saint-Pée-sur-Nivelle. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindre Håvarstein Eldøy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Université de Pau et des Pays de l'Adour (UPPA); Institut Polaire Paul-Emile Victor. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449613v1</w:t>
+                <w:t xml:space="preserve">hal-03719420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
+                <w:t xml:space="preserve">2022. Etude de faisabilité « Détermination de l'origine natale des aloses de Méditerranée (Alosa agone) par la géochimie des otolithes. » Phase 3 : essais d'assignation des otolithes d'alosons et d'aloses adultes à leur rivière d'origine Note technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scimabio Interface; IPREM UMR5254 CNRS/UPPA - Institut des Sciences analytiques et de physico-chimie pour l'Environnement et les materiaux; INRAe ECOBIOP - Saint-Pée-sur-Nivelle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sindre Håvarstein Eldøy</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03719420v1</w:t>
+                <w:t xml:space="preserve">hal-04449613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première étude comparative de la microchimie des otolithes et des écailles pour déterminer l’origine spatiale des populations de saumon atlantique</w:t>
               </w:r>
@@ -7086,51 +7086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Vicente Dopico-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7338,51 +7338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04621470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15829" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre Eld&#248;y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Davidsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Power" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-016-9386-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSWV1SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R. Gaither" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Aeby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Meguro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB0KC8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-011-9303-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MH6TZ7PK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00581315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariselle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.M. Vanhove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01607.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGN2DPPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dierking" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9746-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1MQV4C4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00470.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DCQ4F55B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08651" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan L Johnson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDBDM0K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-009-9553-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNW4QZLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1254-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2DBBHTG8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00431327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Rigby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02071" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02070.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-576C6J28-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batjakas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05387309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edh Durieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04923548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04449613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Semperez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Colleu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03140245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04621470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15829" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsha Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Mcintosh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Correa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03003-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre Eld&#248;y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Davidsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Power" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-016-9386-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marengo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VSWV1SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R. Gaither" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Aeby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichiro Meguro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLB0KC8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-011-9303-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MH6TZ7PK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00581315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariselle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.M. Vanhove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01607.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGN2DPPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dierking" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-010-9746-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1MQV4C4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00470.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DCQ4F55B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08651" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan L Johnson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Galzin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDBDM0K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-009-9553-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNW4QZLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00431327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Rigby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1254-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2DBBHTG8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02070.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-576C6J28-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batjakas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05387309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marengo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marchand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edh Durieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04923548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04449613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Semperez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Colleu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03141189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03140245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>