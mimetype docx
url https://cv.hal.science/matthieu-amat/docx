--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -126,1454 +126,355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
-[...1097 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel, Ecrits sur Rodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Amat; Denis Thouard. Circé, 2025, 97828585424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Idea and Practice of Philosophy in Gilbert Simondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schwabe Verlag, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24894/978-3-7965-4937-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la culture. Formes de vie, valeurs, symboles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin. , 2022, Textes-clés, 978-2-7116-3026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relationnisme philosophique de Georg Simmel. Une idée de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. , 2018, Travaux de philosophie, Denis Kambouchner, 9782745349859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,683 +484,1782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joël. Un autre philosophie de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de Georg Simmel dans l’œuvre de Georg Lukács</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simmel à Rome. Romano Guardini et Erich Przywara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Religion (1906/1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.281-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die posthum veröffentlichte Schulpädagogik (Vorlesungen WS 1915/1916)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.395-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Encyclopedia of Philosophers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350999992.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landschaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch. Begriffe, Hauptwerke, Aktualität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.347-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abenteuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch. Begriffe, Hauptwerke, Aktualität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie de la culture : un programme et une pratique. La revue Logos de 1910 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Béguin; Alexandre Fillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de la culture dans la philosophie allemande (Noesis 43)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foyers de l’orientation. Un parcours à travers phénoménologie, anthropologie philosophique et philosophie de la culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Camilleri; Guillaume Fagniez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idée d'une anthropologie phénoménologique. Perspectives germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-209, 2024, 9789042951372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs objectives, valeurs pour la vie ? Une question à Hans Joas à partir de Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Escudier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison publique. Hans Joas et la question des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 27 (1), pp.17-27, 2024, 9782900337097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.027.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de l’action réciproque. La « philosophie relativiste » de Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches relationnelles en philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, pp.39-57, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1472t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectivité et individualité du sens. Perspectives néokantiennes en philosophie de la culture : Rickert, Simmel, Max Weber, Windelband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Berner; Charlotte Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.195-228, 2023, 978-2-7574-3908-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Simondon's Grammar of Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jamil Alioui; Matthieu Amat; Carole Maigné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Idea and Practice of Philosophy in Gilbert Simondon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe, pp.227-248, 2023, 3796549365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie ou philosophie de l’éducation ? L’esprit de la pédagogie simmélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Watier; Sylvie Monchatre; Laurent Muller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georg Simmel : le social en mouvement. Individualisme et modernité,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-98, 2022, 9791034401352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quel sens la monnaie a-t-elle une valeur fonctionnelle ? Le moment utopique de la Philosophie de l’argent de Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boccon-Gibot; Alban Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monnaie, souveraineté et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.179-194, 2022, 9782356878618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur et validité de la connaissance de l’individuel dans les “sciences historiques de la culture”. Un débat néokantien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.151-158, 2022, 978-2-35935-379-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relativism: A Practical and Theoretical Philosophical Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gregor Fitzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge International Handbook of Simmel Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.93-110, 2021, 9780367559519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warum braucht Simmel einen Gottesbegriff? Elemente zu einer Relativistischen Theologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Hartung; Heike Koenig; Tim-Florian Steinbach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Philosoph Georg Simmel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karl Alber, pp.295-328, 2020, 978-3-495-49158-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l’individuel chez Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Agard; Françoise Lartillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisme moderne chez Georg Simmel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-343-18457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité des idées régulatrices en histoire. La position de Georg Simmel, entre néokantisme et “philosophie du comme si”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Grapotte; Mai Lequan; Margit Ruffing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant. L’année 1784 : droit et philosophie de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.237-246, 2017, 978-2-7116-2783-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit interne à la pédagogie. Vie, esprit objectif et formation chez Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Thouard; Bénédicte Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simmel. Le parti-pris du tiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-377, 2017, 978-2-271-08741-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342416v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.52312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3222,261 +3222,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion, mystique et crise de la culture à la fin de la période wilhelmienne. Perspectives sur Georg Simmel</w:t>
+                <w:t xml:space="preserve">Kulturphilosophie als Kosmologie: Das Beispiel Georg Simmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 232, pp.373-396. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1-2), pp.248-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhr.8412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28937/1000106705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306544v1</w:t>
+                <w:t xml:space="preserve">hal-05306547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulturphilosophie als Kosmologie: Das Beispiel Georg Simmels</w:t>
+                <w:t xml:space="preserve">La philosophie de la culture de Georg Simmel, un humanisme sans anthropologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (1-2), pp.248-260. </w:t>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.9-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28937/1000106705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alter.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306547v1</w:t>
+                <w:t xml:space="preserve">hal-05306540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie de la culture de Georg Simmel, un humanisme sans anthropologie ?</w:t>
+                <w:t xml:space="preserve">Religion, mystique et crise de la culture à la fin de la période wilhelmienne. Perspectives sur Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23, pp.9-27. </w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.373-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alter.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306540v1</w:t>
+                <w:t xml:space="preserve">hal-05306544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3997,51 +3997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF1F2404"/>
+    <w:nsid w:val="35E34C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4228,51 +4228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-amat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4863-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042951372&amp;amp;series_number_str=115&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1472t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4937-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_39" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350999992.0006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217323000197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2902" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.841.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Damonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Medeiros Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2020.79014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000108524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062542ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043790ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051008ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GQ8CN7TP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000106705" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062536ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dirakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5475" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Knoblauch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Hennig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26142" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-amat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4863-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386805v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4937-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_39" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350999992.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042951372&amp;amp;series_number_str=115&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1472t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52312" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217323000197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2902" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.841.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Damonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Medeiros Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2020.79014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000108524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062542ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043790ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051008ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GQ8CN7TP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000106705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8412" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062536ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dirakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5475" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Knoblauch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Hennig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26142" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>