--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -126,3351 +126,3348 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Simmel, Ecrits sur Rodin</w:t>
+                <w:t xml:space="preserve">The Use of Analogy in Understanding Plant Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> (édition critique)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Use of Analogy in Understanding Plant Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, May 2026, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386805v1</w:t>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-05289445v1</w:t>
+                <w:t xml:space="preserve">hal-05608768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joël. Un autre philosophie de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de Georg Simmel dans l’œuvre de Georg Lukács</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simmel à Rome. Romano Guardini et Erich Przywara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Religion (1906/1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.281-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die posthum veröffentlichte Schulpädagogik (Vorlesungen WS 1915/1916)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.395-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Encyclopedia of Philosophers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350999992.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landschaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch. Begriffe, Hauptwerke, Aktualität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.347-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abenteuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel-Handbuch. Begriffe, Hauptwerke, Aktualität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Simmel, Ecrits sur Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Amat; Denis Thouard. Circé, 2025, 97828585424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Idea and Practice of Philosophy in Gilbert Simondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Alioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schwabe Verlag, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/978-3-7965-4937-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05342416v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de la culture. Formes de vie, valeurs, symboles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin. , 2022, Textes-clés, 978-2-7116-3026-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relationnisme philosophique de Georg Simmel. Une idée de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. , 2018, Travaux de philosophie, Denis Kambouchner, 9782745349859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie de la culture : un programme et une pratique. La revue Logos de 1910 à 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victor Béguin; Alexandre Fillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories de la culture dans la philosophie allemande (Noesis 43)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foyers de l’orientation. Un parcours à travers phénoménologie, anthropologie philosophique et philosophie de la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Camilleri; Guillaume Fagniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'idée d'une anthropologie phénoménologique. Perspectives germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-209, 2024, 9789042951372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs objectives, valeurs pour la vie ? Une question à Hans Joas à partir de Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Escudier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison publique. Hans Joas et la question des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 27 (1), pp.17-27, 2024, 9782900337097. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.027.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de l’action réciproque. La « philosophie relativiste » de Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches relationnelles en philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, pp.39-57, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1472t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectivité et individualité du sens. Perspectives néokantiennes en philosophie de la culture : Rickert, Simmel, Max Weber, Windelband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Berner; Charlotte Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.195-228, 2023, 978-2-7574-3908-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Simondon's Grammar of Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamil Alioui; Matthieu Amat; Carole Maigné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Idea and Practice of Philosophy in Gilbert Simondon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schwabe, pp.227-248, 2023, 3796549365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie ou philosophie de l’éducation ? L’esprit de la pédagogie simmélienne</w:t>
+                <w:t xml:space="preserve">En quel sens la monnaie a-t-elle une valeur fonctionnelle ? Le moment utopique de la Philosophie de l’argent de Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Watier; Sylvie Monchatre; Laurent Muller. </w:t>
+              <w:t xml:space="preserve">Thomas Boccon-Gibot; Alban Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georg Simmel : le social en mouvement. Individualisme et modernité,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-98, 2022, 9791034401352</w:t>
+              <w:t xml:space="preserve">Monnaie, souveraineté et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.179-194, 2022, 9782356878618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321363v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quel sens la monnaie a-t-elle une valeur fonctionnelle ? Le moment utopique de la Philosophie de l’argent de Georg Simmel</w:t>
+                <w:t xml:space="preserve">Sociologie ou philosophie de l’éducation ? L’esprit de la pédagogie simmélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Boccon-Gibot; Alban Mathieu. </w:t>
+              <w:t xml:space="preserve">Patrick Watier; Sylvie Monchatre; Laurent Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaie, souveraineté et démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le bord de l'eau, pp.179-194, 2022, 9782356878618</w:t>
+              <w:t xml:space="preserve">Georg Simmel : le social en mouvement. Individualisme et modernité,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-98, 2022, 9791034401352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321362v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur et validité de la connaissance de l’individuel dans les “sciences historiques de la culture”. Un débat néokantien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.151-158, 2022, 978-2-35935-379-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativism: A Practical and Theoretical Philosophical Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gregor Fitzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Simmel Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.93-110, 2021, 9780367559519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warum braucht Simmel einen Gottesbegriff? Elemente zu einer Relativistischen Theologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerald Hartung; Heike Koenig; Tim-Florian Steinbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Philosoph Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karl Alber, pp.295-328, 2020, 978-3-495-49158-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’individuel chez Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Agard; Françoise Lartillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individualisme moderne chez Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-343-18457-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La validité des idées régulatrices en histoire. La position de Georg Simmel, entre néokantisme et “philosophie du comme si”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Grapotte; Mai Lequan; Margit Ruffing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kant. L’année 1784 : droit et philosophie de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.237-246, 2017, 978-2-7116-2783-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit interne à la pédagogie. Vie, esprit objectif et formation chez Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Thouard; Bénédicte Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel. Le parti-pris du tiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-377, 2017, 978-2-271-08741-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.52312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalence de la valeur. La solution de Gilbert Simondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (2), pp.375-393. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0012217323000197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire Logos (1910-1933): Notes sur Karl Vossler et la place des langues dans la Kulturphilosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes de lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.129-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.3934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inférences », « formations » et « sortilèges » analogiques. Positions de Wilhelm Wundt dans un débat interdisciplinaire en sciences de la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.2902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nietzsche de Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tome 84 (1), pp.115-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.841.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Papilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Damonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pouivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Medeiros Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Philosophica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79, pp.201-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24894/StPh-fr.2020.79014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Mystik im Logos. Ein paradoxaler Gegenstand der Kulturphilosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (2), pp.42-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28937/1000108524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical Implications of Simmel's Relativism. The Strasbourg Lectures on Pedagogy (1915-1916)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), pp.147-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062542ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Meyer, Georg Simmels Ästhetik. Autonomiepostulat und soziologische Referenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (3), pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simmel’s Law of the Individual: A Relational Idea of Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simmel Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.41-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043790ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophy, Cultural Philosophy and Sociology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation formelle et culture dans les leçons de pédagogie de Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simmel Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 49 (1), pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.049.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1051008ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05306526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation formelle et culture dans les leçons de pédagogie de Georg Simmel</w:t>
+                <w:t xml:space="preserve">Kulturphilosophie als Kosmologie: Das Beispiel Georg Simmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, N° 49 (1), pp.79-97. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1-2), pp.248-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tele.049.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28937/1000106705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306533v1</w:t>
+                <w:t xml:space="preserve">hal-05306547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulturphilosophie als Kosmologie: Das Beispiel Georg Simmels</w:t>
+                <w:t xml:space="preserve">La philosophie de la culture de Georg Simmel, un humanisme sans anthropologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28937/1000106705⟩</w:t>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alter.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306547v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, mystique et crise de la culture à la fin de la période wilhelmienne. Perspectives sur Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 232, pp.373-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhr.8412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,113 +3477,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simmel Studies, Volume 23, Number 1, 2019 : Simmel as Educator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23 (1), 2019, Simmel as Educator, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1062536ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3596,223 +3593,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le noyau théorique propre à l’Anthropologie philosophique (Scheler, Plessner, Gehlen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dirakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trivium.5475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda E. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.26142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3822,114 +3819,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relationnisme philosophique de Georg Simmel. Une idée de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université paris 1 Panthéon-Sorbonne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA01H215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05280722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3997,51 +3994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E34C49"/>
+    <w:nsid w:val="0AAE401F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4228,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-amat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4863-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386805v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4937-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_39" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350999992.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042951372&amp;amp;series_number_str=115&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1472t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52312" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217323000197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2902" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.841.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Damonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Medeiros Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2020.79014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000108524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062542ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043790ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051008ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GQ8CN7TP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000106705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8412" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062536ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dirakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5475" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Knoblauch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Hennig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26142" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-amat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4863-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350999992.0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maign&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4937-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042951372&amp;amp;series_number_str=115&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.027.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1472t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147865" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217323000197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3934" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.841.0115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Damonte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Medeiros Ramos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2020.79014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000108524" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062542ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043790ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-GQ8CN7TP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000106705" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062536ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dirakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Knoblauch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Hennig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05280722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H215" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>