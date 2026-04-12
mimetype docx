--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -66,1076 +66,1574 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of patients with chronic kidney disease: a French medical centre database analysis</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to pesticides and the risk of male genital malformations: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Dusenne</w:t>
+                <w:t xml:space="preserve">May Fiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Darmon</w:t>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+                <w:t xml:space="preserve">Elodie Haraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (3), pp.262-269. </w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 143, pp.109238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmad004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2026.109238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489669v1</w:t>
+                <w:t xml:space="preserve">hal-05586375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les outils pédagogiques dans les départements de médecine générale</w:t>
+                <w:t xml:space="preserve">Management of patients with chronic kidney disease: a French medical centre database analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+                <w:t xml:space="preserve">Mikaël Dusenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lorenzo</w:t>
+                <w:t xml:space="preserve">David Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Janczewski</w:t>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 196, pp.378-382. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (3), pp.262-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.196.378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmad004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489752v1</w:t>
+                <w:t xml:space="preserve">hal-04489669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Clustering of Patients with Severe Aortic Stenosis: A Myocardial Continuum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête sur les outils pédagogiques dans les départements de médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bohbot</w:t>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raitière</w:t>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guignant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+                <w:t xml:space="preserve">Matthieu Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Diouf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Janczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.S1875-2136(22)00175-9. </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.378-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.196.378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823326v1</w:t>
+                <w:t xml:space="preserve">hal-04489752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey in France about caregiver administered paracetamol to children under 12</w:t>
+                <w:t xml:space="preserve">Unsupervised Clustering of Patients with Severe Aortic Stenosis: A Myocardial Continuum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamarle</w:t>
+                <w:t xml:space="preserve">Yohann Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vincent</w:t>
+                <w:t xml:space="preserve">Olivier Raitière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Fiani</w:t>
+                <w:t xml:space="preserve">Pierre Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Monteleone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Momar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Therapy Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (10), pp.487-493. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.S1875-2136(22)00175-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40267-021-00861-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489695v1</w:t>
+                <w:t xml:space="preserve">hal-03823326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urgent surgery in non-complicated left-sided native-valve infective endocarditis with large vegetations</w:t>
+                <w:t xml:space="preserve">Élaboration d’un outil d’évaluation des compétences en fin de troisième cycle de médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Limouzineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+                <w:t xml:space="preserve">M Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Peugnet</w:t>
+                <w:t xml:space="preserve">C Lajzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arregle</w:t>
+                <w:t xml:space="preserve">R Onaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hofferer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Macabrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2021.08.003⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (185), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.185.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579632v1</w:t>
+                <w:t xml:space="preserve">hal-04548689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’un outil d’évaluation des compétences de la phase socle chez les internes de médecine générale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentation d’une semaine de dépistage et de prévention chez les adolescents de 16 à 25 ans aux substances psychoactives les plus répandues (tabac, alcool, cannabis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Compagnon</w:t>
+                <w:t xml:space="preserve">H. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sellier-Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ariza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (7), pp.380-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548718v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare-seeking behaviour in case of influenza-like illness in the French general population and factors associated with a GP consultation: an observational prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey in France about caregiver administered paracetamol to children under 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Fiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Monteleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x101253⟩</w:t>
+              <w:t xml:space="preserve">Drugs and Therapy Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (10), pp.487-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40267-021-00861-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489708v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio national en DES de médecine générale : résultats d’un processus de consensus formalisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of urgent surgery in non-complicated left-sided native-valve infective endocarditis with large vegetations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Limouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arregle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (11), pp.761-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2021.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of a Therapeutic Patient Education Network on the Glycated Hemoglobin and Body Mass Index in 59 Patients with Type 2 Diabetes Mellitus: A Retrospective Study from 2013 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dutilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Activity and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.229--235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/paah.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration d’un outil d’évaluation des compétences de la phase socle chez les internes de médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Compagnon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare-seeking behaviour in case of influenza-like illness in the French general population and factors associated with a GP consultation: an observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), bjgpopen17X101253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x101253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portfolio national en DES de médecine générale : résultats d’un processus de consensus formalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gocko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.420-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1145,127 +1643,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portfolio de médecine générale: contenu et modes d’évaluation dans les Départements de Médecine Générale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Faculté de médecine d'Amiens, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04548739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1412,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Dusenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raiti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guignant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamarle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Fiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Monteleone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40267-021-00861-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03579632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Limouzineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peugnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arregle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2021.08.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04548718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Compagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04548757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04548739v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05586375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lakehal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Fiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2026.109238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Dusenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raiti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guignant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.06.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04548689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ariza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lajzerowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Onaisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hofferer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Macabrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.185.327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellier-Petitprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.07.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamarle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Monteleone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40267-021-00861-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03579632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Limouzineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peugnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arregle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2021.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutilloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/paah.130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04548718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chastang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Compagnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x101253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04548757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gocko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04548739v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>