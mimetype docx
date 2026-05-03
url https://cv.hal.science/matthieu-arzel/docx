--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Arzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel, Professor, IMT-Atlantique Bretagne-Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8774-7662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112376606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (Habilitation à Diriger des Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud (UBS), 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur et DEA (Master Recherche) en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2002</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures de circuits intégrés analogiques/mixtes (ASIC) et SoCs flexibles basse consommation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation des architectures de circuits (puissance/surface/débit/précision/latence) pour les émetteurs et récepteurs numériques, avec un accent particulier sur les communications par satellite (RF et optiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de neurones artificiels (ANN) : conception d'architectures pour ASICs mixtes spécifiques et FPGAs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des systèmes spatiaux : conception de systèmes embarqués basse consommation pour les applications spatiales, comme la surveillance de débris dans l'espace</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle embarquée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques de compression pour les réseaux de neurones profonds (DNN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et implémentation de DNNs pour les systèmes embarqués à faible consommation (drones et satellites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implémentation d'accélérateurs DNN sur cible FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et implémentation de techniques de traitement pour les communications numériques à haut débit :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs itératifs et décodeurs à décision souple (soft decoders) pour les codes correcteurs d'erreurs (FEC) tels que les Turbo codes, LDPC, codes Raptor et codes Cortex, utilisant l'arithmétique en virgule fixe ou stochastique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chaînes de compression/décompression pour les communications satellites à haut débit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs numériques pour les communications spatiales optiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 : Professeur | IMT Atlantique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint du directeur du département MEE  en charge de la formation | Conseiller scientifique d'IRISPACE (Institut régional d'innovation spatiale de Bretagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chevalier de l'Ordre des Palmes Académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique (PI) pour des projets avec l'Agence Spatiale Européenne (ESA), l'Agence Nationale de la Recherche (ANR), CominLabs et des contrats de recherche industriels (Safran, Thales, Orange Labs, EMC Norway, Widenorth Consulting, OVH, Huawei).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Superviseur de 24 doctorants (18 diplômés, 6 en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités et services :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> * Membre du comité de programme technique (TPC) de l'IEEE International Symposium on Turbo Codes & Iterative Information Processing (’10, ’16, ’18, ’26).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Lab-STICC (CNRS UMR 6285) / Équipe 2AI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation par les pairs (Reviewer) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert pour les revues IEEE Transactions (Signal Processing, CAS, VLSI, Communications), EURASIP et les conférences majeures (ISCAS, NEWCAS, ICECS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2021 : Maître de Conférences | Telecom Bretagne, puis IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement et recherche sur les systèmes embarqués et les communications numériques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 – 2006 : Ingénieur de Recherche | TurboConcept, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concepteur de modules IP pour la synchronisation et la correction d'erreurs dans les récepteurs numériques sur FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1063-1073. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-019-01450-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2881508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2512. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scaling-Less Newton-Raphson Pipelined Implementation for a Fixed-Point Reciprocal Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.789 - 793. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2694225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Energy Mixed-Signal IC Implementing Encoded Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.1974 - 1985. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2600663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Soft Detection of QAM demapper for a MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.732 - 735. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2525722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the edges of SVM traffic classification with FPGA acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2014.2346075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Flow-Based Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.253-271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low-complexity and robust time synchronization technique for optical IMDD OFDM transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (12), pp.14322 - 14340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (3), pp.595 - 605. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Precoded OFDM - an Alternative Candidate for Next Generation PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1228 - 1238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2301632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Detection and Correction Technique for Radiation Hardening Based on C-element and BICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.952 - 956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiple-stream decoding of Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Bruned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.3486 - 3491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered telemetry system to estimate the postoperative instability of a knee implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.822 - 825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Decoding of Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. T. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (12), pp.6421 -6425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2072924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog decoder performance degradation due to BJT's parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.2402 - 2410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analog turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.1305 - 1316. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.897770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue 16-QAM demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (18), pp.1138 - 1139. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20046146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Framework for P4-Programmable Traffic Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl La Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP '25: 36th International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3768617.3770728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Resistant Watermarking Using Convolutional Encoding and Random Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2024: 20th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Athènes, Greece. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipelined Architecture for a Semantic Segmentation Neural Network on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Sep 2022, Genova, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'un réseau de neurones convolutif de segmentation sémantique et de son architecture matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWT Collusion Resistant Video Watermarking Using Tardos Family Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS55744.2022.10053023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency Asymmetrical Shuffled decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuffled Decoding of Serial Concatenated Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Terminal Wideband Modem for Very High Throughput Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kisseleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Maturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Fanebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Rislow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSC 2019 : 37th International Communications Satellite Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 Gop/S/mm² Fixed-Point Operators for Brain Computer Interface in 65nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018 : IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8350954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling-less Newton-Raphson pipelined implementation for a fixed-point inverse square root operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-source flexible packet parser for high data rate agile network probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, États-Unis. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS 7fJ per synaptic event clique-based neural network in scalable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2017 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation en virgule fixe d'un opérateur de calcul d'inverse à base de Newton-Raphson, sans normalisation et sans bloc mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-nJ CMOS ECG Classifier for Wireless Smart Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Jeju, South Korea. pp.3840 - 3843, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FPGAs and processors for high-throughput forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low power iterative clique-based neural network integrated in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.5 - 8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVE 2017: The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoreloc: Automated Design Flow for Bitstream Relocation on Xilinx FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2016 : Eu­ro­micro Con­fe­rence on Di­gi­tal Sys­tem De­sign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.14 - 21, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sub-pJ per classification in Body Area Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2016 : 14th IEEE International on New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog subthreshold encoded neural network circuit in sub-100nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015 : IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour le traitement de trafic sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible, extensible, open-source and affordable FPGA-based traffic generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPDC 2013 : 22nd International ACM Symposium on High Performance Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2013 : proceedings of the 11th IEEE international NEWCAS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction using contiguous-tone Tone Reservation technique in optical OFDM IMDD transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC 2013 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference (OFC/NFOEC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Cosmic Ray Impact on Combinatorial Logic Circuits of an 8bit SAR ADC in 65nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS 2013 : IEEE 56th International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog implementation of encoded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Acceleration of SVM-Based Traffic Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC TRAC: International Wireless Communications and Mobile Computing Conference, International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted scheduling of QC-LDPC decoding for multistandard receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Iterative Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. pp.111 - 115, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-standard Trellis-based FEC Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2012 : Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Chase Decoder for Reed-Solomon Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saied Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA Implementation of Stochastic Turbo Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analog core computing the center of pressure in in a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS 2011: IEEE 9th International conference on New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.105 - 108, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligament imbalance metrics and an autonomous measurement system for post TKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6417 - 6420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the effects of BJT's parasitics of computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium of Turbo codes and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.261 - 264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo polyethylene wear and knee prosthesis longevity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2010: IEEE International Conference on Information Technology and Applications in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Corfou, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITAB.2010.5687610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between surface, biasing current and performance of an analog turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE joint conference NEWCAS-TAISA'09, June 28 - July 01, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.199 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a MIMO channel emulator onto FPGA device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWS'09 : 1XV proyecto Iberchip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ligament laxity telemetry system architecture for a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bratislava, Slovakia. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of BJT's parasitics on computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS-TAISA, 22-25 juin 2008, Montréal, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a 0.25um-BICMOS double binary analogue APP Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW ΄06 : 5th Analog Decoding Workshop, June 5-6, Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.35 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Iterative Analog Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2006 : International Symposium on Circuits and Systems, Kos, Greece, May 21-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3562 - 3565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog slice turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2005 : IEEE International Symposium on Circuits And Systems, Kobé, Japan, May 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobé, Japan. pp.332 - 335, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1464592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analogue turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW 2005 : 4th Analog Decoding Workshop, June 16-17, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage analogique de codes duo-binaires DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks, 7-9 juillet Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue decoding of duo-binary codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISITA 2004 : International Symposium on Information Theory and its Applications, 10-13 octobre, Parme, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo décodage de code produit haut débit utilisant un code BCH étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cuevas Ordaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI' 03 : 19ème colloque sur le traitement du signal et des images, 8-11 septembre, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349 - 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour l'imagerie cérébrale par EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouessant: Flexible Integration of Dedicated Coprocessors in Systems On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip-Dylan Gleonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2016 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.1493 - 1496, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient MIMO receiver based on BP algorithm with truncated message-passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2014 : 9ème colloque national du GDR SoC-SiP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding of series-concatenated turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022234196. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage de données à au moins deux étapes d'encodage à et au moins une étape de permutation, dispositif de codage, programme d'ordinateur et signal correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2941829A1. 7662. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de décodage de codes à roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2883121B1. 2283. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter et transmettre l'information à haut débit, à énergie réduite, avec flexibilité : le grand écart dans trois directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Bretagne Sud, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03166457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Arzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel, Professor, IMT-Atlantique Bretagne-Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8774-7662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112376606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (Habilitation à Diriger des Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud (UBS), 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur et DEA (Master Recherche) en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2002</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures de circuits intégrés analogiques/mixtes (ASIC) et SoCs flexibles basse consommation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation des architectures de circuits (puissance/surface/débit/précision/latence) pour les émetteurs et récepteurs numériques, avec un accent particulier sur les communications par satellite (RF et optiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de neurones artificiels (ANN) : conception d'architectures pour ASICs mixtes spécifiques et FPGAs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des systèmes spatiaux : conception de systèmes embarqués basse consommation pour les applications spatiales, comme la surveillance de débris dans l'espace</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle embarquée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques de compression pour les réseaux de neurones profonds (DNN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et implémentation de DNNs pour les systèmes embarqués à faible consommation (drones et satellites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implémentation d'accélérateurs DNN sur cible FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et implémentation de techniques de traitement pour les communications numériques à haut débit :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs itératifs et décodeurs à décision souple (soft decoders) pour les codes correcteurs d'erreurs (FEC) tels que les Turbo codes, LDPC, codes Raptor et codes Cortex, utilisant l'arithmétique en virgule fixe ou stochastique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chaînes de compression/décompression pour les communications satellites à haut débit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs numériques pour les communications spatiales optiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 : Professeur | IMT Atlantique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint du directeur du département MEE  en charge de la formation | Conseiller scientifique d'IRISPACE (Institut régional d'innovation spatiale de Bretagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chevalier de l'Ordre des Palmes Académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique (PI) pour des projets avec l'Agence Spatiale Européenne (ESA), l'Agence Nationale de la Recherche (ANR), CominLabs et des contrats de recherche industriels (Safran, Thales, Orange Labs, EMC Norway, Widenorth Consulting, OVH, Huawei).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Superviseur de 24 doctorants (18 diplômés, 6 en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités et services :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> * Membre du comité de programme technique (TPC) de l'IEEE International Symposium on Turbo Codes & Iterative Information Processing (’10, ’16, ’18, ’26).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Lab-STICC (CNRS UMR 6285) / Équipe 2AI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation par les pairs (Reviewer) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert pour les revues IEEE Transactions (Signal Processing, CAS, VLSI, Communications), EURASIP et les conférences majeures (ISCAS, NEWCAS, ICECS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2021 : Maître de Conférences | Telecom Bretagne, puis IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement et recherche sur les systèmes embarqués et les communications numériques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 – 2006 : Ingénieur de Recherche | TurboConcept, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concepteur de modules IP pour la synchronisation et la correction d'erreurs dans les récepteurs numériques sur FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1063-1073. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-019-01450-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2881508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2512. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scaling-Less Newton-Raphson Pipelined Implementation for a Fixed-Point Reciprocal Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.789 - 793. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2694225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Energy Mixed-Signal IC Implementing Encoded Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.1974 - 1985. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2600663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Soft Detection of QAM demapper for a MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.732 - 735. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2525722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the edges of SVM traffic classification with FPGA acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2014.2346075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Flow-Based Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.253-271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low-complexity and robust time synchronization technique for optical IMDD OFDM transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (12), pp.14322 - 14340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (3), pp.595 - 605. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Precoded OFDM - an Alternative Candidate for Next Generation PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1228 - 1238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2301632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Detection and Correction Technique for Radiation Hardening Based on C-element and BICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.952 - 956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiple-stream decoding of Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Bruned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.3486 - 3491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered telemetry system to estimate the postoperative instability of a knee implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.822 - 825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Decoding of Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. T. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (12), pp.6421 -6425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2072924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog decoder performance degradation due to BJT's parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.2402 - 2410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analog turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.1305 - 1316. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.897770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue 16-QAM demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (18), pp.1138 - 1139. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20046146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Framework for P4-Programmable Traffic Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl La Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP '25: 36th International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3768617.3770728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Resistant Watermarking Using Convolutional Encoding and Random Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2024: 20th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Athènes, Greece. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Sep 2022, Genova, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipelined Architecture for a Semantic Segmentation Neural Network on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'un réseau de neurones convolutif de segmentation sémantique et de son architecture matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWT Collusion Resistant Video Watermarking Using Tardos Family Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS55744.2022.10053023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency Asymmetrical Shuffled decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuffled Decoding of Serial Concatenated Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Terminal Wideband Modem for Very High Throughput Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kisseleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Maturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Fanebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Rislow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSC 2019 : 37th International Communications Satellite Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 Gop/S/mm² Fixed-Point Operators for Brain Computer Interface in 65nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018 : IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8350954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-source flexible packet parser for high data rate agile network probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, États-Unis. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling-less Newton-Raphson pipelined implementation for a fixed-point inverse square root operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS 7fJ per synaptic event clique-based neural network in scalable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2017 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation en virgule fixe d'un opérateur de calcul d'inverse à base de Newton-Raphson, sans normalisation et sans bloc mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-nJ CMOS ECG Classifier for Wireless Smart Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Jeju, South Korea. pp.3840 - 3843, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVE 2017: The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low power iterative clique-based neural network integrated in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.5 - 8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FPGAs and processors for high-throughput forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sub-pJ per classification in Body Area Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2016 : 14th IEEE International on New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoreloc: Automated Design Flow for Bitstream Relocation on Xilinx FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2016 : Eu­ro­micro Con­fe­rence on Di­gi­tal Sys­tem De­sign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.14 - 21, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog subthreshold encoded neural network circuit in sub-100nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015 : IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible, extensible, open-source and affordable FPGA-based traffic generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPDC 2013 : 22nd International ACM Symposium on High Performance Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2013 : proceedings of the 11th IEEE international NEWCAS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour le traitement de trafic sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction using contiguous-tone Tone Reservation technique in optical OFDM IMDD transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC 2013 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference (OFC/NFOEC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog implementation of encoded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Cosmic Ray Impact on Combinatorial Logic Circuits of an 8bit SAR ADC in 65nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS 2013 : IEEE 56th International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted scheduling of QC-LDPC decoding for multistandard receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Iterative Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. pp.111 - 115, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-standard Trellis-based FEC Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2012 : Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Acceleration of SVM-Based Traffic Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC TRAC: International Wireless Communications and Mobile Computing Conference, International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Chase Decoder for Reed-Solomon Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saied Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA Implementation of Stochastic Turbo Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analog core computing the center of pressure in in a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS 2011: IEEE 9th International conference on New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.105 - 108, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligament imbalance metrics and an autonomous measurement system for post TKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6417 - 6420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the effects of BJT's parasitics of computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium of Turbo codes and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.261 - 264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo polyethylene wear and knee prosthesis longevity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2010: IEEE International Conference on Information Technology and Applications in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Corfou, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITAB.2010.5687610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a MIMO channel emulator onto FPGA device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWS'09 : 1XV proyecto Iberchip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between surface, biasing current and performance of an analog turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE joint conference NEWCAS-TAISA'09, June 28 - July 01, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.199 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ligament laxity telemetry system architecture for a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bratislava, Slovakia. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of BJT's parasitics on computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS-TAISA, 22-25 juin 2008, Montréal, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a 0.25um-BICMOS double binary analogue APP Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW ΄06 : 5th Analog Decoding Workshop, June 5-6, Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.35 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Iterative Analog Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2006 : International Symposium on Circuits and Systems, Kos, Greece, May 21-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3562 - 3565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog slice turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2005 : IEEE International Symposium on Circuits And Systems, Kobé, Japan, May 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobé, Japan. pp.332 - 335, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1464592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analogue turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW 2005 : 4th Analog Decoding Workshop, June 16-17, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue decoding of duo-binary codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISITA 2004 : International Symposium on Information Theory and its Applications, 10-13 octobre, Parme, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage analogique de codes duo-binaires DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks, 7-9 juillet Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo décodage de code produit haut débit utilisant un code BCH étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cuevas Ordaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI' 03 : 19ème colloque sur le traitement du signal et des images, 8-11 septembre, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349 - 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour l'imagerie cérébrale par EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouessant: Flexible Integration of Dedicated Coprocessors in Systems On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip-Dylan Gleonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2016 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.1493 - 1496, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient MIMO receiver based on BP algorithm with truncated message-passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2014 : 9ème colloque national du GDR SoC-SiP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding of series-concatenated turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022234196. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage de données à au moins deux étapes d'encodage à et au moins une étape de permutation, dispositif de codage, programme d'ordinateur et signal correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2941829A1. 7662. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de décodage de codes à roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2883121B1. 2283. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter et transmettre l'information à haut débit, à énergie réduite, avec flexibilité : le grand écart dans trois directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Bretagne Sud, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03166457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F14FD451"/>
+    <w:nsid w:val="E4B228FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69B82FFD"/>
+    <w:nsid w:val="A75FB4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4542C8B7"/>
+    <w:nsid w:val="58BD371F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CA9A1FF"/>
+    <w:nsid w:val="F0627AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E2075D0F"/>
+    <w:nsid w:val="1B95A83D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C4F498FC"/>
+    <w:nsid w:val="836A9971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-arzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-7662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112376606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01983523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2881508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2694225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2600663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groleat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2014.2346075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1863" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT35PRQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0420-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2301632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez Toro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2072924" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.897770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl La Grassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;liveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3768617.3770728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262138v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382715" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kisseleff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maturo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Chatzinotas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Fanebust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Rislow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8350954" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010129" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cornevaux-Juignet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228685" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656139v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050658" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037694" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228684" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010091" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalevee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.92" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colombier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604764" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280672" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817038v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Balch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948457v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325209" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725059v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heloir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Hemati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Dong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Porhiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565619v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2010.5687610" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Mestre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1464592" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343408v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ernesto Perez Chamorro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03166457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-arzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-7662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112376606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01983523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2881508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2694225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2600663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groleat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2014.2346075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1863" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT35PRQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0420-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2301632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez Toro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2072924" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.897770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl La Grassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;liveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3768617.3770728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262138v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382715" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kisseleff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maturo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Chatzinotas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Fanebust" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Rislow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8350954" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cornevaux-Juignet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228685" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050658" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037694" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010091" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228684" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colombier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalevee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.92" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Balch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325209" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heloir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Hemati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Dong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981230" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Porhiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2010.5687610" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Mestre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1464592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809325v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ernesto Perez Chamorro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03166457v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>