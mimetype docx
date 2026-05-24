--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Arzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel, Professor, IMT-Atlantique Bretagne-Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8774-7662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112376606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (Habilitation à Diriger des Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud (UBS), 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur et DEA (Master Recherche) en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2002</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures de circuits intégrés analogiques/mixtes (ASIC) et SoCs flexibles basse consommation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation des architectures de circuits (puissance/surface/débit/précision/latence) pour les émetteurs et récepteurs numériques, avec un accent particulier sur les communications par satellite (RF et optiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de neurones artificiels (ANN) : conception d'architectures pour ASICs mixtes spécifiques et FPGAs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des systèmes spatiaux : conception de systèmes embarqués basse consommation pour les applications spatiales, comme la surveillance de débris dans l'espace</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle embarquée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques de compression pour les réseaux de neurones profonds (DNN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et implémentation de DNNs pour les systèmes embarqués à faible consommation (drones et satellites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implémentation d'accélérateurs DNN sur cible FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et implémentation de techniques de traitement pour les communications numériques à haut débit :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs itératifs et décodeurs à décision souple (soft decoders) pour les codes correcteurs d'erreurs (FEC) tels que les Turbo codes, LDPC, codes Raptor et codes Cortex, utilisant l'arithmétique en virgule fixe ou stochastique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chaînes de compression/décompression pour les communications satellites à haut débit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs numériques pour les communications spatiales optiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 : Professeur | IMT Atlantique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint du directeur du département MEE  en charge de la formation | Conseiller scientifique d'IRISPACE (Institut régional d'innovation spatiale de Bretagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chevalier de l'Ordre des Palmes Académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique (PI) pour des projets avec l'Agence Spatiale Européenne (ESA), l'Agence Nationale de la Recherche (ANR), CominLabs et des contrats de recherche industriels (Safran, Thales, Orange Labs, EMC Norway, Widenorth Consulting, OVH, Huawei).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Superviseur de 24 doctorants (18 diplômés, 6 en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités et services :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> * Membre du comité de programme technique (TPC) de l'IEEE International Symposium on Turbo Codes & Iterative Information Processing (’10, ’16, ’18, ’26).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Lab-STICC (CNRS UMR 6285) / Équipe 2AI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation par les pairs (Reviewer) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert pour les revues IEEE Transactions (Signal Processing, CAS, VLSI, Communications), EURASIP et les conférences majeures (ISCAS, NEWCAS, ICECS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2021 : Maître de Conférences | Telecom Bretagne, puis IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement et recherche sur les systèmes embarqués et les communications numériques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 – 2006 : Ingénieur de Recherche | TurboConcept, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concepteur de modules IP pour la synchronisation et la correction d'erreurs dans les récepteurs numériques sur FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1063-1073. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-019-01450-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2881508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2512. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scaling-Less Newton-Raphson Pipelined Implementation for a Fixed-Point Reciprocal Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.789 - 793. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2694225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Energy Mixed-Signal IC Implementing Encoded Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.1974 - 1985. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2600663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Soft Detection of QAM demapper for a MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.732 - 735. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2525722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the edges of SVM traffic classification with FPGA acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2014.2346075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Flow-Based Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.253-271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low-complexity and robust time synchronization technique for optical IMDD OFDM transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (12), pp.14322 - 14340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (3), pp.595 - 605. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Precoded OFDM - an Alternative Candidate for Next Generation PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1228 - 1238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2301632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Detection and Correction Technique for Radiation Hardening Based on C-element and BICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.952 - 956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiple-stream decoding of Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Bruned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.3486 - 3491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered telemetry system to estimate the postoperative instability of a knee implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.822 - 825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Decoding of Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. T. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (12), pp.6421 -6425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2072924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog decoder performance degradation due to BJT's parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.2402 - 2410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analog turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.1305 - 1316. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.897770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue 16-QAM demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (18), pp.1138 - 1139. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20046146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Framework for P4-Programmable Traffic Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl La Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP '25: 36th International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3768617.3770728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Resistant Watermarking Using Convolutional Encoding and Random Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2024: 20th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Athènes, Greece. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Sep 2022, Genova, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipelined Architecture for a Semantic Segmentation Neural Network on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'un réseau de neurones convolutif de segmentation sémantique et de son architecture matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWT Collusion Resistant Video Watermarking Using Tardos Family Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS55744.2022.10053023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency Asymmetrical Shuffled decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuffled Decoding of Serial Concatenated Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Terminal Wideband Modem for Very High Throughput Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kisseleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Maturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Fanebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Rislow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSC 2019 : 37th International Communications Satellite Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 Gop/S/mm² Fixed-Point Operators for Brain Computer Interface in 65nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018 : IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8350954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-source flexible packet parser for high data rate agile network probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, États-Unis. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling-less Newton-Raphson pipelined implementation for a fixed-point inverse square root operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS 7fJ per synaptic event clique-based neural network in scalable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2017 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation en virgule fixe d'un opérateur de calcul d'inverse à base de Newton-Raphson, sans normalisation et sans bloc mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-nJ CMOS ECG Classifier for Wireless Smart Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Jeju, South Korea. pp.3840 - 3843, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVE 2017: The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low power iterative clique-based neural network integrated in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.5 - 8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FPGAs and processors for high-throughput forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sub-pJ per classification in Body Area Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2016 : 14th IEEE International on New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoreloc: Automated Design Flow for Bitstream Relocation on Xilinx FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2016 : Eu­ro­micro Con­fe­rence on Di­gi­tal Sys­tem De­sign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.14 - 21, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog subthreshold encoded neural network circuit in sub-100nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015 : IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible, extensible, open-source and affordable FPGA-based traffic generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPDC 2013 : 22nd International ACM Symposium on High Performance Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2013 : proceedings of the 11th IEEE international NEWCAS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour le traitement de trafic sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction using contiguous-tone Tone Reservation technique in optical OFDM IMDD transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC 2013 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference (OFC/NFOEC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog implementation of encoded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Cosmic Ray Impact on Combinatorial Logic Circuits of an 8bit SAR ADC in 65nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS 2013 : IEEE 56th International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted scheduling of QC-LDPC decoding for multistandard receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Iterative Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. pp.111 - 115, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-standard Trellis-based FEC Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2012 : Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Acceleration of SVM-Based Traffic Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC TRAC: International Wireless Communications and Mobile Computing Conference, International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Chase Decoder for Reed-Solomon Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saied Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA Implementation of Stochastic Turbo Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analog core computing the center of pressure in in a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS 2011: IEEE 9th International conference on New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.105 - 108, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligament imbalance metrics and an autonomous measurement system for post TKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6417 - 6420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the effects of BJT's parasitics of computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium of Turbo codes and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.261 - 264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo polyethylene wear and knee prosthesis longevity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2010: IEEE International Conference on Information Technology and Applications in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Corfou, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITAB.2010.5687610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a MIMO channel emulator onto FPGA device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWS'09 : 1XV proyecto Iberchip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between surface, biasing current and performance of an analog turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE joint conference NEWCAS-TAISA'09, June 28 - July 01, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.199 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ligament laxity telemetry system architecture for a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bratislava, Slovakia. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of BJT's parasitics on computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS-TAISA, 22-25 juin 2008, Montréal, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a 0.25um-BICMOS double binary analogue APP Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW ΄06 : 5th Analog Decoding Workshop, June 5-6, Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.35 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Iterative Analog Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2006 : International Symposium on Circuits and Systems, Kos, Greece, May 21-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3562 - 3565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog slice turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2005 : IEEE International Symposium on Circuits And Systems, Kobé, Japan, May 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobé, Japan. pp.332 - 335, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1464592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analogue turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW 2005 : 4th Analog Decoding Workshop, June 16-17, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue decoding of duo-binary codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISITA 2004 : International Symposium on Information Theory and its Applications, 10-13 octobre, Parme, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage analogique de codes duo-binaires DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks, 7-9 juillet Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo décodage de code produit haut débit utilisant un code BCH étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cuevas Ordaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI' 03 : 19ème colloque sur le traitement du signal et des images, 8-11 septembre, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349 - 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour l'imagerie cérébrale par EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouessant: Flexible Integration of Dedicated Coprocessors in Systems On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip-Dylan Gleonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2016 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.1493 - 1496, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient MIMO receiver based on BP algorithm with truncated message-passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2014 : 9ème colloque national du GDR SoC-SiP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding of series-concatenated turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022234196. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage de données à au moins deux étapes d'encodage à et au moins une étape de permutation, dispositif de codage, programme d'ordinateur et signal correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2941829A1. 7662. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de décodage de codes à roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2883121B1. 2283. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter et transmettre l'information à haut débit, à énergie réduite, avec flexibilité : le grand écart dans trois directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Bretagne Sud, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03166457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Arzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel, Professor, IMT-Atlantique Bretagne-Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8774-7662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112376606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (Habilitation à Diriger des Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud (UBS), 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur et DEA (Master Recherche) en Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure des Télécommunications (ENST) Bretagne, France, 2002</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures de circuits intégrés analogiques/mixtes (ASIC) et SoCs flexibles basse consommation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation des architectures de circuits (puissance/surface/débit/précision/latence) pour les émetteurs et récepteurs numériques, avec un accent particulier sur les communications par satellite (RF et optiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de neurones artificiels (ANN) : conception d'architectures pour ASICs mixtes spécifiques et FPGAs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des systèmes spatiaux : conception de systèmes embarqués basse consommation pour les applications spatiales, comme la surveillance de débris dans l'espace</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle embarquée :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques de compression pour les réseaux de neurones profonds (DNN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et implémentation de DNNs pour les systèmes embarqués à faible consommation (drones et satellites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implémentation d'accélérateurs DNN sur cible FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et implémentation de techniques de traitement pour les communications numériques à haut débit :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs itératifs et décodeurs à décision souple (soft decoders) pour les codes correcteurs d'erreurs (FEC) tels que les Turbo codes, LDPC, codes Raptor et codes Cortex, utilisant l'arithmétique en virgule fixe ou stochastique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chaînes de compression/décompression pour les communications satellites à haut débit.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récepteurs numériques pour les communications spatiales optiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 : Professeur | IMT Atlantique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjoint du directeur du département MEE  en charge de la formation | Conseiller scientifique d'IRISPACE (Institut régional d'innovation spatiale de Bretagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chevalier de l'Ordre des Palmes Académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable scientifique (PI) pour des projets avec l'Agence Spatiale Européenne (ESA), l'Agence Nationale de la Recherche (ANR), CominLabs et des contrats de recherche industriels (Safran, Thales, Orange Labs, EMC Norway, Widenorth Consulting, OVH, Huawei).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Superviseur de 24 doctorants (18 diplômés, 6 en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités et services :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> * Membre du comité de programme technique (TPC) de l'IEEE International Symposium on Turbo Codes & Iterative Information Processing (’10, ’16, ’18, ’26).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Lab-STICC (CNRS UMR 6285) / Équipe 2AI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation par les pairs (Reviewer) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expert pour les revues IEEE Transactions (Signal Processing, CAS, VLSI, Communications), EURASIP et les conférences majeures (ISCAS, NEWCAS, ICECS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 – 2021 : Maître de Conférences | Telecom Bretagne, puis IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement et recherche sur les systèmes embarqués et les communications numériques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 – 2006 : Ingénieur de Recherche | TurboConcept, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concepteur de modules IP pour la synchronisation et la correction d'erreurs dans les récepteurs numériques sur FPGA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (9), pp.1063-1073. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-019-01450-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2512. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2018.2881508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scaling-Less Newton-Raphson Pipelined Implementation for a Fixed-Point Reciprocal Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.789 - 793. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2694225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Energy Mixed-Signal IC Implementing Encoded Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.1974 - 1985. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2600663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Soft Detection of QAM demapper for a MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.732 - 735. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2525722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Detection and Correction Technique for Radiation Hardening Based on C-element and BICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.952 - 956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the edges of SVM traffic classification with FPGA acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2014.2346075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Flow-Based Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.253-271. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (3), pp.595 - 605. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New low-complexity and robust time synchronization technique for optical IMDD OFDM transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (12), pp.14322 - 14340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Precoded OFDM - an Alternative Candidate for Next Generation PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1228 - 1238. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2301632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-powered telemetry system to estimate the postoperative instability of a knee implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.822 - 825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multiple-stream decoding of Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Bruned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.3486 - 3491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Decoding of Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. T. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (12), pp.6421 -6425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2072924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog decoder performance degradation due to BJT's parasitic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.2402 - 2410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analog turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.1305 - 1316. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.897770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue 16-QAM demodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (18), pp.1138 - 1139. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20046146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Framework for P4-Programmable Traffic Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl La Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP '25: 36th International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3768617.3770728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Resistant Watermarking Using Convolutional Encoding and Random Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2024: 20th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Athènes, Greece. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipelined Architecture for a Semantic Segmentation Neural Network on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Sep 2022, Genova, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'un réseau de neurones convolutif de segmentation sémantique et de son architecture matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hannagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWT Collusion Resistant Video Watermarking Using Tardos Family Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS55744.2022.10053023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency Asymmetrical Shuffled decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuffled Decoding of Serial Concatenated Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Terminal Wideband Modem for Very High Throughput Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kisseleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Maturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Chatzinotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Fanebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Rislow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSC 2019 : 37th International Communications Satellite Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 Gop/S/mm² Fixed-Point Operators for Brain Computer Interface in 65nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully flexible circuit implementation of clique-based neural networks in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2018 : IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8350954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scaling-less Newton-Raphson pipelined implementation for a fixed-point inverse square root operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-source flexible packet parser for high data rate agile network probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, États-Unis. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS 7fJ per synaptic event clique-based neural network in scalable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2017 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation en virgule fixe d'un opérateur de calcul d'inverse à base de Newton-Raphson, sans normalisation et sans bloc mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-nJ CMOS ECG Classifier for Wireless Smart Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Jeju, South Korea. pp.3840 - 3843, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de détecteur MIMO-BP itératif associé à un décodeur LDPC non binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVE 2017: The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FPGAs and processors for high-throughput forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cornevaux-Juignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2017 : IEEE Conference on Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS.2017.8228684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low power iterative clique-based neural network integrated in 65-nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.5 - 8, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoreloc: Automated Design Flow for Bitstream Relocation on Xilinx FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2016 : Eu­ro­micro Con­fe­rence on Di­gi­tal Sys­tem De­sign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.14 - 21, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2016.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'un détecteur MIMO souple basé sur l'algorithme de propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2016 : colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sub-pJ per classification in Body Area Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2016 : 14th IEEE International on New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft detector architecture based on Belief Propagation for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016 : Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de détection à très faible complexité pour des systèmes MIMO basés sur la propagation de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog subthreshold encoded neural network circuit in sub-100nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2015 : IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity layered BP-based Detection and Decoding for a NB-LDPC Coded MIMO System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.5107 - 5112, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol-based BP Detection for MIMO Systems associated with Non-Binary LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.212 - 217, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcadams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bogonez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.213 - 217, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity LDPC-coded Iterative MIMO Receiver Based on Belief Propagation algorithm for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoCSiP-ISIS 2014 : journée thématique Architectures de Codes Correcteurs d'Erreurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Cosmic Ray Impact on Combinatorial Logic Circuits of an 8bit SAR ADC in 65nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gomez Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWSCAS 2013 : IEEE 56th International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog implementation of encoded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception itérative MIMO basée sur la propagation de croyance et des codes LDPC non-binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible, extensible, open-source and affordable FPGA-based traffic generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPDC 2013 : 22nd International ACM Symposium on High Performance Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Encoded Neural Network for Power Management in MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2013 : proceedings of the 11th IEEE international NEWCAS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour le traitement de trafic sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction using contiguous-tone Tone Reservation technique in optical OFDM IMDD transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC 2013 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference (OFC/NFOEC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted scheduling of QC-LDPC decoding for multistandard receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Iterative Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. pp.111 - 115, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-standard Trellis-based FEC Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2012 : Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Acceleration of SVM-Based Traffic Classification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Groleat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC TRAC: International Wireless Communications and Mobile Computing Conference, International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Chase Decoder for Reed-Solomon Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saied Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analog core computing the center of pressure in in a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS 2011: IEEE 9th International conference on New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.105 - 108, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA Implementation of Stochastic Turbo Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligament imbalance metrics and an autonomous measurement system for post TKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6417 - 6420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the effects of BJT's parasitics of computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium of Turbo codes and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.261 - 264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo polyethylene wear and knee prosthesis longevity estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaban Almouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAB 2010: IEEE International Conference on Information Technology and Applications in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Corfou, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITAB.2010.5687610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a MIMO channel emulator onto FPGA device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWS'09 : 1XV proyecto Iberchip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between surface, biasing current and performance of an analog turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE joint conference NEWCAS-TAISA'09, June 28 - July 01, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.199 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ligament laxity telemetry system architecture for a knee replacement prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bratislava, Slovakia. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of BJT's parasitics on computing cells for analog decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS-TAISA, 22-25 juin 2008, Montréal, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a 0.25um-BICMOS double binary analogue APP Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW ΄06 : 5th Analog Decoding Workshop, June 5-6, Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.35 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Iterative Analog Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2006 : International Symposium on Circuits and Systems, Kos, Greece, May 21-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3562 - 3565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog slice turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2005 : IEEE International Symposium on Circuits And Systems, Kobé, Japan, May 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobé, Japan. pp.332 - 335, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1464592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-iterative analogue turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADW 2005 : 4th Analog Decoding Workshop, June 16-17, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue decoding of duo-binary codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISITA 2004 : International Symposium on Information Theory and its Applications, 10-13 octobre, Parme, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage analogique de codes duo-binaires DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks, 7-9 juillet Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo décodage de code produit haut débit utilisant un code BCH étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cuevas Ordaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI' 03 : 19ème colloque sur le traitement du signal et des images, 8-11 septembre, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349 - 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération matérielle pour l'imagerie cérébrale par EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Andriulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouessant: Flexible Integration of Dedicated Coprocessors in Systems On Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Horrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip-Dylan Gleonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2016 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.1493 - 1496, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient MIMO receiver based on BP algorithm with truncated message-passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2014 : 9ème colloque national du GDR SoC-SiP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding of series-concatenated turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022234196. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage de données à au moins deux étapes d'encodage à et au moins une étape de permutation, dispositif de codage, programme d'ordinateur et signal correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2941829A1. 7662. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de décodage de codes à roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2883121B1. 2283. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEASARD : Low-Energy deep neural networks for Autonomous Search-And-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshua Bengio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter et transmettre l'information à haut débit, à énergie réduite, avec flexibilité : le grand écart dans trois directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Bretagne Sud, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03166457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B228FB"/>
+    <w:nsid w:val="3B5E113B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A75FB4ED"/>
+    <w:nsid w:val="F8FA758A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58BD371F"/>
+    <w:nsid w:val="A1F67B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F0627AC8"/>
+    <w:nsid w:val="07C7D893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B95A83D"/>
+    <w:nsid w:val="874198D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="836A9971"/>
+    <w:nsid w:val="43C767A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-arzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-7662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112376606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01983523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2881508" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2694225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2600663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groleat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2014.2346075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1863" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT35PRQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0420-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2301632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez Toro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2072924" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.897770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl La Grassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;liveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3768617.3770728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262138v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382715" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kisseleff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maturo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Chatzinotas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Fanebust" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Rislow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8350954" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cornevaux-Juignet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228685" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050658" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037694" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010091" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228684" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colombier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalevee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.92" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Balch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325209" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heloir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Hemati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Dong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981230" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Porhiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2010.5687610" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Mestre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1464592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809325v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ernesto Perez Chamorro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03166457v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-arzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-7662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112376606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01983523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2881508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2694225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2600663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2525722" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groleat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2014.2346075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT35PRQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0420-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2301632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gupta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2072924" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.897770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl La Grassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;liveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3768617.3770728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262138v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kisseleff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maturo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Chatzinotas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Fanebust" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Rislow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8350954" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cornevaux-Juignet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228685" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050658" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037694" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2017.8228684" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010091" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lalevee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.92" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colombier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604764" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884131" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951949" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Balch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325209" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heloir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Hemati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Dong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Porhiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2010.5687610" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Mestre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1464592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809325v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ernesto Perez Chamorro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03166457v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>