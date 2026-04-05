--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -280,272 +280,268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05032782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’expertise et exploitation d’un téléphone portable</w:t>
+                <w:t xml:space="preserve">L’accès aux données chiffrées et la répartition des rôles entre personne qualifiée et expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 87</w:t>
+              <w:t xml:space="preserve">, 2026, 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383258v1</w:t>
+                <w:t xml:space="preserve">hal-05562480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les investigations numériques visant un magistrat</w:t>
+                <w:t xml:space="preserve">Rapport d’expertise et exploitation d’un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88</w:t>
+              <w:t xml:space="preserve">, 2025, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427287v1</w:t>
+                <w:t xml:space="preserve">hal-05383258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux du dispositif de captation des données informatiques et l’exploitation des données captées à l’étranger</w:t>
+                <w:t xml:space="preserve">Les investigations numériques visant un magistrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 84</w:t>
+              <w:t xml:space="preserve">, 2025, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183731v1</w:t>
+                <w:t xml:space="preserve">hal-05427287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve numérique au coeur des enquêtes judiciaires, quels enjeux et quelles perspectives en procédure pénale ?</w:t>
               </w:r>
@@ -598,96 +594,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de la menace cybercriminelle : enjeux actuels de règlementation et de conformité</w:t>
+                <w:t xml:space="preserve">Le contentieux du dispositif de captation des données informatiques et l’exploitation des données captées à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Compliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.15</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818410v1</w:t>
+                <w:t xml:space="preserve">hal-05183731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation d'un téléphone portable revue par la Cour de justice de l'Union européenne</w:t>
               </w:r>
@@ -736,238 +736,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marketplaces du Darkweb</w:t>
+                <w:t xml:space="preserve">Etat de la menace cybercriminelle : enjeux actuels de règlementation et de conformité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp. 97-102</w:t>
+              <w:t xml:space="preserve">Culture Compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323249v1</w:t>
+                <w:t xml:space="preserve">hal-04818410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extraction et l'exploitation des données contenues dans des supports numériques</w:t>
+                <w:t xml:space="preserve">Les marketplaces du Darkweb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, AJ Pénal, 03, pp.116</w:t>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp. 97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042340v1</w:t>
+                <w:t xml:space="preserve">hal-04323249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la conservation des données de connexion</w:t>
+                <w:t xml:space="preserve">L'extraction et l'exploitation des données contenues dans des supports numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Revue de la gendarmerie nationale - numéro spécial Forum International de la cybersécurité 2022, 272, pp. 37-43</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, AJ Pénal, 03, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689580v1</w:t>
+                <w:t xml:space="preserve">hal-04042340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuser de communiquer le code de déverrouillage de son téléphone peut être une infraction Ass. plén. 7 novembre 2022, n°21-83.146</w:t>
               </w:r>
@@ -1016,642 +1016,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus: L’accès aux données de trafic et de localisation dans le cadre d’une enquête judiciaire</w:t>
+                <w:t xml:space="preserve">L'enjeu de la conservation des données de connexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lexbase Pénal, 51</w:t>
+              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue de la gendarmerie nationale - numéro spécial Forum International de la cybersécurité 2022, 272, pp. 37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740874v1</w:t>
+                <w:t xml:space="preserve">hal-03689580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et l'accès aux métadonnées dans le cadre des enquêtes judiciaires: vers un bouleversement dans la procédure pénale française ?</w:t>
+                <w:t xml:space="preserve">Focus: L’accès aux données de trafic et de localisation dans le cadre d’une enquête judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2022, Lexbase Pénal, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181570v1</w:t>
+                <w:t xml:space="preserve">hal-03740874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pénétration du droit pénal dans l'espace privé: la captation de données informatiques</w:t>
+                <w:t xml:space="preserve">Conservation des métadonnées: le Conseil d'Etat préserve la majorité des enquêtes judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Espaces privés, 43, pp. 91-103</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437758v1</w:t>
+                <w:t xml:space="preserve">hal-03231551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et l'accès aux données techniques de connexion. Vers un nouveau paradigme pour les enquêtes judiciaires ?</w:t>
+                <w:t xml:space="preserve">La pénétration du droit pénal dans l'espace privé: la captation de données informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veille juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, pp.16-35</w:t>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espaces privés, 43, pp. 91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200975v1</w:t>
+                <w:t xml:space="preserve">hal-03437758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconstitutionnalité différée des réquisitions de données informatiques par le procureur de la République dans le cadre de l'enquête préliminaire: le jour d'après</w:t>
+                <w:t xml:space="preserve">La conservation et l'accès aux métadonnées dans le cadre des enquêtes judiciaires: vers un bouleversement dans la procédure pénale française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lexbase Pénal, 44, pp. 91-97</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501349v1</w:t>
+                <w:t xml:space="preserve">hal-03181570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des données de connexion, comment le Conseil d'État a sauvé la majorité des enquêtes judiciaires</w:t>
+                <w:t xml:space="preserve">La conservation et l'accès aux données techniques de connexion. Vers un nouveau paradigme pour les enquêtes judiciaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96, pp.16-25</w:t>
+              <w:t xml:space="preserve">, 2021, 94, pp.16-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251929v1</w:t>
+                <w:t xml:space="preserve">hal-03200975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des métadonnées: le Conseil d'Etat préserve la majorité des enquêtes judiciaires</w:t>
+                <w:t xml:space="preserve">Inconstitutionnalité différée des réquisitions de données informatiques par le procureur de la République dans le cadre de l'enquête préliminaire: le jour d'après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Lexbase Pénal, 44, pp. 91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231551v1</w:t>
+                <w:t xml:space="preserve">hal-03501349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation des données de connexion, le droit français et la Cour de justice de l'Union européenne. Quelles conséquences pour les enquêtes judiciaires.</w:t>
+                <w:t xml:space="preserve">Conservation des données de connexion, comment le Conseil d'État a sauvé la majorité des enquêtes judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2021, 96, pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052793v1</w:t>
+                <w:t xml:space="preserve">hal-03251929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code de déverrouillage d'un téléphone portable</w:t>
+                <w:t xml:space="preserve">La conservation des données de connexion, le droit français et la Cour de justice de l'Union européenne. Quelles conséquences pour les enquêtes judiciaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code de déverrouillage d'un téléphone portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veille juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1661,363 +1730,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminalité organisée et cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pratique de la lutte contre la criminalité organisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 91-100, 2024, Droit &amp; pratique professionnelle, 978-2-275-15365-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renseignement : comment encadrer l'Open Source Inteligence (OSINT)</w:t>
+                <w:t xml:space="preserve">Mise en conformité : survivre au tsunami réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Defence and Strategy Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de défense de l'École militaire, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum InCyber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gendarmerie nationale, Apr 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015804v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et enjeux de la coopération internationale</w:t>
+                <w:t xml:space="preserve">Renseignement : comment encadrer l'Open Source Inteligence (OSINT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international de la cybersécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gendarmerie nationale, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Paris Defence and Strategy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de défense de l'École militaire, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015833v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel cadre juridique pour l'échange transfrontalier de données dans le cadre d'une enquête ?</w:t>
+                <w:t xml:space="preserve">Outils et enjeux de la coopération internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum international de la cybersécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Gendarmerie nationale, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre juridique pour l'échange transfrontalier de données dans le cadre d'une enquête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum international de la cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Gendarmerie nationale, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2027,388 +2165,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collecte de données à caractère personnel par un moyen frauduleux, déloyal ou illicite</w:t>
+                <w:t xml:space="preserve">Hacker éthique et Pentester : la sécurité par des tests de robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2025 annoté et commenté - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296468v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacker éthique et Pentester : la sécurité par des tests de robustesse</w:t>
+                <w:t xml:space="preserve">La collecte de données à caractère personnel par un moyen frauduleux, déloyal ou illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2025 annoté et commenté - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296489v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recueil d'informations en sources ouvertes sur Internet (OSINT) au cours d'une enquête judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2024 annoté et commenté - 19 oct. 2023 - 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à distance aux correspondances stockées par la voie des communications électroniques accessibles au moyen d'un identifiant informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2022 annoté et commenté - 06/2022 - 1re édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2022 annoté et commenté - 06/2022 - 1re édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2476,51 +2614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AE04A3C"/>
+    <w:nsid w:val="11D7D8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2707,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7763-8480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261090968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05032782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-la-lutte-contre-la-criminalite-organisee-9782275153650.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7763-8480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261090968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05032782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-la-lutte-contre-la-criminalite-organisee-9782275153650.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>