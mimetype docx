--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -280,763 +280,763 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05032782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux données chiffrées et la répartition des rôles entre personne qualifiée et expert</w:t>
+                <w:t xml:space="preserve">Collecte de données biométriques d’un suspect : la mise au point de la CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 91</w:t>
+              <w:t xml:space="preserve">, 2026, 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562480v1</w:t>
+                <w:t xml:space="preserve">hal-05602739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’expertise et exploitation d’un téléphone portable</w:t>
+                <w:t xml:space="preserve">L’accès aux données chiffrées et la répartition des rôles entre personne qualifiée et expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 87</w:t>
+              <w:t xml:space="preserve">, 2026, 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383258v1</w:t>
+                <w:t xml:space="preserve">hal-05562480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les investigations numériques visant un magistrat</w:t>
+                <w:t xml:space="preserve">Rapport d’expertise et exploitation d’un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88</w:t>
+              <w:t xml:space="preserve">, 2025, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427287v1</w:t>
+                <w:t xml:space="preserve">hal-05383258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve numérique au coeur des enquêtes judiciaires, quels enjeux et quelles perspectives en procédure pénale ?</w:t>
+                <w:t xml:space="preserve">Les investigations numériques visant un magistrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les notes du Centre de Recherche de la Gendarmerie Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, avril 2025 (114)</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023029v1</w:t>
+                <w:t xml:space="preserve">hal-05427287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux du dispositif de captation des données informatiques et l’exploitation des données captées à l’étranger</w:t>
+                <w:t xml:space="preserve">La preuve numérique au coeur des enquêtes judiciaires, quels enjeux et quelles perspectives en procédure pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84</w:t>
+              <w:t xml:space="preserve">Les notes du Centre de Recherche de la Gendarmerie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, avril 2025 (114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183731v1</w:t>
+                <w:t xml:space="preserve">hal-05023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation d'un téléphone portable revue par la Cour de justice de l'Union européenne</w:t>
+                <w:t xml:space="preserve">Le contentieux du dispositif de captation des données informatiques et l’exploitation des données captées à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, AJ Pénal, 11, pp.567-570</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807255v1</w:t>
+                <w:t xml:space="preserve">hal-05183731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de la menace cybercriminelle : enjeux actuels de règlementation et de conformité</w:t>
+                <w:t xml:space="preserve">L'exploitation d'un téléphone portable revue par la Cour de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Compliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.15</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, AJ Pénal, 11, pp.567-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818410v1</w:t>
+                <w:t xml:space="preserve">hal-04807255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marketplaces du Darkweb</w:t>
+                <w:t xml:space="preserve">Etat de la menace cybercriminelle : enjeux actuels de règlementation et de conformité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp. 97-102</w:t>
+              <w:t xml:space="preserve">Culture Compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323249v1</w:t>
+                <w:t xml:space="preserve">hal-04818410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extraction et l'exploitation des données contenues dans des supports numériques</w:t>
+                <w:t xml:space="preserve">Les marketplaces du Darkweb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, AJ Pénal, 03, pp.116</w:t>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp. 97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042340v1</w:t>
+                <w:t xml:space="preserve">hal-04323249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuser de communiquer le code de déverrouillage de son téléphone peut être une infraction Ass. plén. 7 novembre 2022, n°21-83.146</w:t>
+                <w:t xml:space="preserve">L'extraction et l'exploitation des données contenues dans des supports numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, AJ Pénal, 12, pp.577</w:t>
+              <w:t xml:space="preserve">, 2023, AJ Pénal, 03, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908980v1</w:t>
+                <w:t xml:space="preserve">hal-04042340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enjeu de la conservation des données de connexion</w:t>
               </w:r>
@@ -1154,165 +1154,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des métadonnées: le Conseil d'Etat préserve la majorité des enquêtes judiciaires</w:t>
+                <w:t xml:space="preserve">Refuser de communiquer le code de déverrouillage de son téléphone peut être une infraction Ass. plén. 7 novembre 2022, n°21-83.146</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, AJ Pénal, 12, pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231551v1</w:t>
+                <w:t xml:space="preserve">hal-03908980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pénétration du droit pénal dans l'espace privé: la captation de données informatiques</w:t>
+                <w:t xml:space="preserve">Conservation des métadonnées: le Conseil d'Etat préserve la majorité des enquêtes judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Espaces privés, 43, pp. 91-103</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437758v1</w:t>
+                <w:t xml:space="preserve">hal-03231551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et l'accès aux métadonnées dans le cadre des enquêtes judiciaires: vers un bouleversement dans la procédure pénale française ?</w:t>
               </w:r>
@@ -1361,303 +1361,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et l'accès aux données techniques de connexion. Vers un nouveau paradigme pour les enquêtes judiciaires ?</w:t>
+                <w:t xml:space="preserve">La pénétration du droit pénal dans l'espace privé: la captation de données informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veille juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, pp.16-35</w:t>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espaces privés, 43, pp. 91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200975v1</w:t>
+                <w:t xml:space="preserve">hal-03437758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconstitutionnalité différée des réquisitions de données informatiques par le procureur de la République dans le cadre de l'enquête préliminaire: le jour d'après</w:t>
+                <w:t xml:space="preserve">La conservation et l'accès aux données techniques de connexion. Vers un nouveau paradigme pour les enquêtes judiciaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lexbase Pénal, 44, pp. 91-97</w:t>
+              <w:t xml:space="preserve">Veille juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.16-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501349v1</w:t>
+                <w:t xml:space="preserve">hal-03200975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des données de connexion, comment le Conseil d'État a sauvé la majorité des enquêtes judiciaires</w:t>
+                <w:t xml:space="preserve">Inconstitutionnalité différée des réquisitions de données informatiques par le procureur de la République dans le cadre de l'enquête préliminaire: le jour d'après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veille juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96, pp.16-25</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lexbase Pénal, 44, pp. 91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251929v1</w:t>
+                <w:t xml:space="preserve">hal-03501349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation des données de connexion, le droit français et la Cour de justice de l'Union européenne. Quelles conséquences pour les enquêtes judiciaires.</w:t>
+                <w:t xml:space="preserve">Conservation des données de connexion, comment le Conseil d'État a sauvé la majorité des enquêtes judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2021, 96, pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052793v1</w:t>
+                <w:t xml:space="preserve">hal-03251929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code de déverrouillage d'un téléphone portable</w:t>
               </w:r>
@@ -1683,171 +1683,240 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conservation des données de connexion, le droit français et la Cour de justice de l'Union européenne. Quelles conséquences pour les enquêtes judiciaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veille juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminalité organisée et cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pratique de la lutte contre la criminalité organisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 91-100, 2024, Droit &amp; pratique professionnelle, 978-2-275-15365-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1857,305 +1926,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en conformité : survivre au tsunami réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum InCyber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gendarmerie nationale, Apr 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renseignement : comment encadrer l'Open Source Inteligence (OSINT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris Defence and Strategy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de défense de l'École militaire, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et enjeux de la coopération internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum international de la cybersécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gendarmerie nationale, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel cadre juridique pour l'échange transfrontalier de données dans le cadre d'une enquête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum international de la cybersécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gendarmerie nationale, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2165,388 +2234,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacker éthique et Pentester : la sécurité par des tests de robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2025 annoté et commenté - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collecte de données à caractère personnel par un moyen frauduleux, déloyal ou illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2025 annoté et commenté - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recueil d'informations en sources ouvertes sur Internet (OSINT) au cours d'une enquête judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2024 annoté et commenté - 19 oct. 2023 - 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à distance aux correspondances stockées par la voie des communications électroniques accessibles au moyen d'un identifiant informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2022 annoté et commenté - 06/2022 - 1re édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la cybersécurité 2022 annoté et commenté - 06/2022 - 1re édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2614,51 +2683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D7D8DB"/>
+    <w:nsid w:val="7B9A7EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2845,51 +2914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7763-8480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261090968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05032782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-la-lutte-contre-la-criminalite-organisee-9782275153650.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7763-8480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261090968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05032782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-la-lutte-contre-la-criminalite-organisee-9782275153650.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>