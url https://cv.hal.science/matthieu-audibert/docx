--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -452,449 +452,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’expertise et exploitation d’un téléphone portable</w:t>
+                <w:t xml:space="preserve">Les investigations numériques visant un magistrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 87</w:t>
+              <w:t xml:space="preserve">, 2025, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383258v1</w:t>
+                <w:t xml:space="preserve">hal-05427287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les investigations numériques visant un magistrat</w:t>
+                <w:t xml:space="preserve">Rapport d’expertise et exploitation d’un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88</w:t>
+              <w:t xml:space="preserve">, 2025, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427287v1</w:t>
+                <w:t xml:space="preserve">hal-05383258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve numérique au coeur des enquêtes judiciaires, quels enjeux et quelles perspectives en procédure pénale ?</w:t>
+                <w:t xml:space="preserve">Le contentieux du dispositif de captation des données informatiques et l’exploitation des données captées à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les notes du Centre de Recherche de la Gendarmerie Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, avril 2025 (114)</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023029v1</w:t>
+                <w:t xml:space="preserve">hal-05183731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux du dispositif de captation des données informatiques et l’exploitation des données captées à l’étranger</w:t>
+                <w:t xml:space="preserve">La preuve numérique au coeur des enquêtes judiciaires, quels enjeux et quelles perspectives en procédure pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84</w:t>
+              <w:t xml:space="preserve">Les notes du Centre de Recherche de la Gendarmerie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, avril 2025 (114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183731v1</w:t>
+                <w:t xml:space="preserve">hal-05023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation d'un téléphone portable revue par la Cour de justice de l'Union européenne</w:t>
+                <w:t xml:space="preserve">Etat de la menace cybercriminelle : enjeux actuels de règlementation et de conformité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, AJ Pénal, 11, pp.567-570</w:t>
+              <w:t xml:space="preserve">Culture Compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807255v1</w:t>
+                <w:t xml:space="preserve">hal-04818410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de la menace cybercriminelle : enjeux actuels de règlementation et de conformité</w:t>
+                <w:t xml:space="preserve">L'exploitation d'un téléphone portable revue par la Cour de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Compliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.15</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, AJ Pénal, 11, pp.567-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818410v1</w:t>
+                <w:t xml:space="preserve">hal-04807255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marketplaces du Darkweb</w:t>
               </w:r>
@@ -1016,96 +1016,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la conservation des données de connexion</w:t>
+                <w:t xml:space="preserve">Refuser de communiquer le code de déverrouillage de son téléphone peut être une infraction Ass. plén. 7 novembre 2022, n°21-83.146</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Revue de la gendarmerie nationale - numéro spécial Forum International de la cybersécurité 2022, 272, pp. 37-43</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, AJ Pénal, 12, pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689580v1</w:t>
+                <w:t xml:space="preserve">hal-03908980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus: L’accès aux données de trafic et de localisation dans le cadre d’une enquête judiciaire</w:t>
               </w:r>
@@ -1154,96 +1154,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuser de communiquer le code de déverrouillage de son téléphone peut être une infraction Ass. plén. 7 novembre 2022, n°21-83.146</w:t>
+                <w:t xml:space="preserve">L'enjeu de la conservation des données de connexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, AJ Pénal, 12, pp.577</w:t>
+              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue de la gendarmerie nationale - numéro spécial Forum International de la cybersécurité 2022, 272, pp. 37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908980v1</w:t>
+                <w:t xml:space="preserve">hal-03689580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des métadonnées: le Conseil d'Etat préserve la majorité des enquêtes judiciaires</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B9A7EA6"/>
+    <w:nsid w:val="353D9CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2914,51 +2914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7763-8480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261090968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05032782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-la-lutte-contre-la-criminalite-organisee-9782275153650.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7763-8480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261090968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05032782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-la-lutte-contre-la-criminalite-organisee-9782275153650.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>