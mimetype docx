--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,52 +1,4065 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Bach </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Bach est docteur en études germaniques de l'Université Bourgogne Franche-Comté. Linguiste, il approche ces discours par plusieurs facettes des sciences du langage (analyse du discours, sémantique cognitive, linguistique textuelle, linguistique de corpus) ; l'objectif de cette recherche est de saisir le sens construit en discours et matérialisé textuellement en déployant une analyse linguistique plurifactorielle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches s'inscrivent ainsi dans deux axes de travail :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les discours du sensoriel et en particulier du vin ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les humanités numériques au travers d'une réflexion sur les données et leur usage dans un appareillage scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est l'auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Start-up du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> paru en 2018. Il est expert-étudiant du HCERES depuis 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Bach est en poste depuis mars 2021 au sein du département R&D Partenariat de la SATT SAYENS en tant que Responsable du Domaine HUMAINS et SOCIETES. Il est en charge de l'accompagnement et de la maturation de projets de valorisation de la recherche. Pour ce faire, il coordonne des actions entre des chercheurs de laboratoire de recherche public de l'université de Bourgogne et des acteurs du monde socio-économique (institutions, entreprises).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique discursive cognitive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Laurent Gautier, 9783631879900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startup du vin entre vrais apports et faux semblants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Julien Longhi, 978-2-343-15895-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de Projet en Linguistique Appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermes - Journal of Language and Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/hjlcb.vi64.132534.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Pragmatique en Première Lecture d'un Corpus de Descriptions Commerciales de Plantes d'Intérieur. Théorie et Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (2), pp.139-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION PAR LES FRAMES DES PRESSIONS DISCURSIVES SUR LE TRANSFERT D’INFORMATION ET L’ORGANISATION TEXTUELLE D’UN GENRE DE TEXTES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.558-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04130935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens à travers les connaissances spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELAD-SILDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/elad-silda.1363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes en discours spécialisé. Analyse comparée des noms de stades de football dans quatre pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Románicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La néologie et la néonymie dans les langues romanes, 31, pp.309-327. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ER.510481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours du sensoriel au prisme de l'approche cognitive. Tour d'horizon et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.105-124. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2021.3007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du français sur objectif spécifique et le rôle de la terminologie à l’épreuve des discours de spécialité du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixités thématiques et figements lexico- grammaticaux dans les discours numériques du vin en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, cadres conceptuels, cartographies mentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachsprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3-4), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24989/fs.v42i3-4.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Analyse Cognitive de Discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Tonti, Le nom de marque dans le discours du quotidien. Prisme lexiculturel et linguistique. Paris : L’Harmattan, laboratorio@francesisti.i,2020, 209 p., ISBN : 978-2-343-19971-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorial discourse and corpus in the digital humanities era: The example of the wine language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUVRAGE : John Humbley. La Néologie Terminologique. Limoges, Lambert Lucas, 2018, 472 p. ISBN : 978-2-35935-226-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Silences croisés contemporains / Le détective / Recensions, 14 (1), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie du vin au prisme des corpus oraux de dégustation/présentation (français-allemand) : entre émotions, culture et sensorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 188 (4), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.188.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiGIS Basic Concepts: Web 2.0 for Geospatial Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Batita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.265-284. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi4010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02309571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fixité thématique du discours du vin en français et en allemand : analyses et proposition d’un modèle quadridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies gastronomiques et œnologiques : aspects patrimoniaux et culturels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-212, 2020, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels d’une langue à l’autre. Enjeux cognitifs pour la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-76, 2020, Coll. Translatio, 978-2-406-09942-0. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02962280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS et valorisation partenariale. Une success story à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data SHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital transnational linguistic landscape of wine discourses. A comparative discourse analysis of three European (wine) regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The Europeanisation of identities through everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS et valorisation partenariale. Une success story à écrire-PUDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/qch9-sd48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et la linguistique située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA SHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung : Diskursschulen kontrastiv. Grundzüge – Methoden – Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. STaPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Sep 2020, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triche et signalement sur Strava : analyse des stratégies discursives et des positionnements énonciatifs à l'oeuvre dans le contrôle de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pétrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Duteil-Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, culture matérielle et culture populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS, Sep 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et la linguistique située : réflexions méthodologiques à partir de l’exemple de tweets sur la métropole de Dijon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2020, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/ypdt-th33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours du Sensoriel : définitions et implications méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE CDFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte aux concepts - Réflexions méthodologiques pour une Sémantique Discursive Cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral du Prof. Guy Achard-Bayle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Patterns zu fachspezifischen Konstruktionen im Fachdiskurs Eine kontrastive Fallstudie (deutsch- französisch) zu Weinsprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2019 - PRODUCTIVE PATTERNS IN PHRASEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Santiago de Compostella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation du luxe sur medium numérique. Approche par la sémantique discursive et analyses de différents secteurs de l'économie du luxe française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Marchés du luxe et E-Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which status for sensoric based discourses on digital social networks? Methodological reflections based on a corpus of wine descriptions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données textuelles, données expérimentales : quels apports pour une sémantique de la sensorialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRELA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids culturel du discours numérique de la bière en allemand Pour une approche par la sémantique discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISCOURS SENSORIELS CROISES : CACAO, CAFE, THE, VIN, BIERE ET SPIRITUEUX REFERENTIELS, EXPERIENCES ET IMAGINAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Tech, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming organic wines in French and German A Frame Semantics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names In The Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Uppsala, Jun 2019, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Österreichischer Weinwerbungsdiskurs: ein textlinguistischer Ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch-Französisches Doktorandenkolleg in den Geistes-, Kultur und Sozialwissenschaften Mainz-Dijon - International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Neuwield-engers, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes thématiques du discours du vin en français et en allemand : analyses et proposition d’un modèle quadri-dimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Terminologies gastronomiques et oenologiques - Patrimoine et culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Textmusters im Weinverkaufsdiskurs: Vorteile eines zweisprachigen mündlichen Korpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA - JRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Textsorten-und Kulturspezifika in der Übersetzung von Weinbesprechungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translata III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Übersetzungsinstitut, Dec 2017, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes émotionnelles et culturelles des descripteurs sensoriels : enjeu pour l’équivalence terminologique en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beschreibungen von Weinen: das Textmuster im Bereich Wein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistisches Kolloquim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wiesloch, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels en traduction : quel degré d’équivalence cognitive ? Etude de cas français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie (CMT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données numériques expérientielles en discours spécialisés : deux exemples dans le domaine du tourisme et de l’oenologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDonnées 2017 « Techniques Émergentes des Données : veille et e-réputation » 24 Novembre 2017 – CLA -Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphorische Anwendung von Hashtags im digitalen sozialen Netzwerk Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renommer un stade : opportunité économique, défi linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouristYou by egreeters : un &amp;quot;e-greeters&amp;quot; dans votre poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Matthieu Bach </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Matthieu BACH est docteur en études germaniques de l'Université Bourgogne Europe. Ses travaux portent sur le développement d'un cadre théorique et méthodologique original, la Sémantique Discursive Cognitive (Bach 2022), qui articule les apports de la sémantique des frames, des grammaires de constructions, de la psychologie cognitive de l'analyse du discours et de la linguistique textuelle. Ce cadre vise à modéliser le sens tel qu'il est effectivement produit et négocié dans des situations de communication situées, en adoptant une approche holistique et multi-niveaux (du lexème au frame discursif global) ancrée dans les contextes socio-économiques et institutionnels dans lesquels les discours s'actualisent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Constituée empiriquement sur l'analyse de discours spécialisés de la filière vitivinicole, la Sémantique Discursive Cognitive fait l'objet d'un programme de recherche cumulatif, qui en teste et en affine régulièrement les hypothèses sur des corpus diversifiés de discours professionnels. Les travaux en cours portent plus particulièrement sur les discours numériques commerciaux du secteur du luxe, terrain dont la forte cohérence sémantique et la codification énonciative constituent un observatoire privilégié pour éprouver la robustesse du modèle. Ce programme articule recherche fondamentale et enjeux appliqués, propices à des collaborations avec le monde industriel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique discursive cognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Laurent Gautier, 9783631879900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Startup du vin entre vrais apports et faux semblants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2018, Julien Longhi, 978-2-343-15895-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de Projet en Linguistique Appliquée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermes - Journal of Language and Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7146/hjlcb.vi64.132534.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche Pragmatique en Première Lecture d'un Corpus de Descriptions Commerciales de Plantes d'Intérieur. Théorie et Méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches en Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TERME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (2), pp.139-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04112772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODELISATION PAR LES FRAMES DES PRESSIONS DISCURSIVES SUR LE TRANSFERT D’INFORMATION ET L’ORGANISATION TEXTUELLE D’UN GENRE DE TEXTES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilinguales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.558-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire le sens à travers les connaissances spécialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELAD-SILDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/elad-silda.1363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néologismes en discours spécialisé. Analyse comparée des noms de stades de football dans quatre pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernández-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios Románicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La néologie et la néonymie dans les langues romanes, 31, pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6018/ER.510481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours du sensoriel au prisme de l'approche cognitive. Tour d'horizon et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2021.3007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage du français sur objectif spécifique et le rôle de la terminologie à l’épreuve des discours de spécialité du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions, cadres conceptuels, cartographies mentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fachsprache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (3-4), pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24989/fs.v42i3-4.1819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixités thématiques et figements lexico- grammaticaux dans les discours numériques du vin en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une Analyse Cognitive de Discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Tonti, Le nom de marque dans le discours du quotidien. Prisme lexiculturel et linguistique. Paris : L’Harmattan, laboratorio@francesisti.i,2020, 209 p., ISBN : 978-2-343-19971-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OUVRAGE : John Humbley. La Néologie Terminologique. Limoges, Lambert Lucas, 2018, 472 p. ISBN : 978-2-35935-226-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Silences croisés contemporains / Le détective / Recensions, 14 (1), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorial discourse and corpus in the digital humanities era: The example of the wine language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terminologie du vin au prisme des corpus oraux de dégustation/présentation (français-allemand) : entre émotions, culture et sensorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 188 (4), pp.485-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.188.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixité thématique du discours du vin en français et en allemand : analyses et proposition d’un modèle quadridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminologies gastronomiques et œnologiques : aspects patrimoniaux et culturels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.191-212, 2020, Questions alimentaires et gastronomiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs sensoriels d’une langue à l’autre. Enjeux cognitifs pour la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Achard Bayle; Christine Durieux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-76, 2020, Coll. Translatio, 978-2-406-09942-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02962280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The digital transnational linguistic landscape of wine discourses. A comparative discourse analysis of three European (wine) regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop The Europeanisation of identities through everyday life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Mainz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS et valorisation partenariale. Une success story à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data SHS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS et valorisation partenariale. Une success story à écrire-PUDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/qch9-sd48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triche et signalement sur Strava : analyse des stratégies discursives et des positionnements énonciatifs à l'oeuvre dans le contrôle de la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pétrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, culture matérielle et culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS, Sep 2020, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einleitung : Diskursschulen kontrastiv. Grundzüge – Methoden – Perspektiven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. STaPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Wien, Sep 2020, Wien, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twitter et la linguistique située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATA SHS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twitter et la linguistique située : réflexions méthodologiques à partir de l’exemple de tweets sur la métropole de Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2020, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/ypdt-th33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Patterns zu fachspezifischen Konstruktionen im Fachdiskurs Eine kontrastive Fallstudie (deutsch- französisch) zu Weinsprache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROPHRAS 2019 - PRODUCTIVE PATTERNS IN PHRASEOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Santiago de Compostella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte aux concepts - Réflexions méthodologiques pour une Sémantique Discursive Cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Doctoral du Prof. Guy Achard-Bayle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours du Sensoriel : définitions et implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE CDFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualisation du luxe sur medium numérique. Approche par la sémantique discursive et analyses de différents secteurs de l'économie du luxe française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Marchés du luxe et E-Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montbéliard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which status for sensoric based discourses on digital social networks? Methodological reflections based on a corpus of wine descriptions in French and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données textuelles, données expérimentales : quels apports pour une sémantique de la sensorialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Méric Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRELA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLA, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poids culturel du discours numérique de la bière en allemand Pour une approche par la sémantique discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DISCOURS SENSORIELS CROISES : CACAO, CAFE, THE, VIN, BIERE ET SPIRITUEUX REFERENTIELS, EXPERIENCES ET IMAGINAIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Tech, Jul 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naming organic wines in French and German A Frame Semantics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Names In The Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Uppsala, Jun 2019, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des Textmusters im Weinverkaufsdiskurs: Vorteile eines zweisprachigen mündlichen Korpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA - JRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01924437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Österreichischer Weinwerbungsdiskurs: ein textlinguistischer Ansatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-Französisches Doktorandenkolleg in den Geistes-, Kultur und Sozialwissenschaften Mainz-Dijon - International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Neuwield-engers, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus sur Objectifs Spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les composantes thématiques du discours du vin en français et en allemand : analyses et proposition d’un modèle quadri-dimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Terminologies gastronomiques et oenologiques - Patrimoine et culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zum Zusammenspiel von Textsorten-und Kulturspezifika in der Übersetzung von Weinbesprechungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translata III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Übersetzungsinstitut, Dec 2017, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beschreibungen von Weinen: das Textmuster im Bereich Wein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistisches Kolloquim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Wiesloch, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les composantes émotionnelles et culturelles des descripteurs sensoriels : enjeu pour l’équivalence terminologique en traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs sensoriels en traduction : quel degré d’équivalence cognitive ? Etude de cas français-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Traductologie (CMT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de données numériques expérientielles en discours spécialisés : deux exemples dans le domaine du tourisme et de l’oenologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEDonnées 2017 « Techniques Émergentes des Données : veille et e-réputation » 24 Novembre 2017 – CLA -Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Nov 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphorische Anwendung von Hashtags im digitalen sozialen Netzwerk Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GERALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renommer un stade : opportunité économique, défi linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TouristYou by egreeters : un &amp;quot;e-greeters&amp;quot; dans votre poche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -105,203 +4118,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -338,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1281814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.vi64.132534." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1363" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03657635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Llorca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER.510481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3923" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v42i3-4.1819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rondeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi4010265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4.p.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/qch9-sd48" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ypdt-th33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric Meric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01659754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1281814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.vi64.132534." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1363" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03657635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Llorca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER.510481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v42i3-4.1819" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4.p.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/qch9-sd48" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ypdt-th33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric Meric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01659754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>