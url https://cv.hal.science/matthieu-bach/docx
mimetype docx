--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -669,235 +669,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours du sensoriel au prisme de l'approche cognitive. Tour d'horizon et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2021.3007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Néologismes en discours spécialisé. Analyse comparée des noms de stades de football dans quatre pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Fernández-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios Románicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La néologie et la néonymie dans les langues romanes, 31, pp.309-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6018/ER.510481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657635v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03546887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage du français sur objectif spécifique et le rôle de la terminologie à l’épreuve des discours de spécialité du vin</w:t>
               </w:r>
@@ -1257,195 +1257,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sensorial discourse and corpus in the digital humanities era: The example of the wine language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OUVRAGE : John Humbley. La Néologie Terminologique. Limoges, Lambert Lucas, 2018, 472 p. ISBN : 978-2-35935-226-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Silences croisés contemporains / Le détective / Recensions, 14 (1), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terminologie du vin au prisme des corpus oraux de dégustation/présentation (français-allemand) : entre émotions, culture et sensorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les descripteurs sensoriels d’une langue à l’autre. Enjeux cognitifs pour la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1746,51 +1746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital transnational linguistic landscape of wine discourses. A comparative discourse analysis of three European (wine) regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop The Europeanisation of identities through everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Patterns zu fachspezifischen Konstruktionen im Fachdiskurs Eine kontrastive Fallstudie (deutsch- französisch) zu Weinsprache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which status for sensoric based discourses on digital social networks? Methodological reflections based on a corpus of wine descriptions in French and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données textuelles, données expérimentales : quels apports pour une sémantique de la sensorialité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming organic wines in French and German A Frame Semantics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2940,428 +2940,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02147259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01924437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Österreichischer Weinwerbungsdiskurs: ein textlinguistischer Ansatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-Französisches Doktorandenkolleg in den Geistes-, Kultur und Sozialwissenschaften Mainz-Dijon - International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Neuwield-engers, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les composantes thématiques du discours du vin en français et en allemand : analyses et proposition d’un modèle quadri-dimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Terminologies gastronomiques et oenologiques - Patrimoine et culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus sur Objectifs Spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des Textmusters im Weinverkaufsdiskurs: Vorteile eines zweisprachigen mündlichen Korpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA - JRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...300 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zum Zusammenspiel von Textsorten-und Kulturspezifika in der Übersetzung von Weinbesprechungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3393,208 +3393,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les composantes émotionnelles et culturelles des descripteurs sensoriels : enjeu pour l’équivalence terminologique en traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beschreibungen von Weinen: das Textmuster im Bereich Wein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistisches Kolloquim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Wiesloch, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les descripteurs sensoriels en traduction : quel degré d’équivalence cognitive ? Etude de cas français-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3632,51 +3632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données numériques expérientielles en discours spécialisés : deux exemples dans le domaine du tourisme et de l’oenologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,139 +3854,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Fernandez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TouristYou by egreeters : un &amp;quot;e-greeters&amp;quot; dans votre poche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1281814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.vi64.132534." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1363" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03657635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Llorca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER.510481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v42i3-4.1819" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4.p.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/qch9-sd48" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ypdt-th33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric Meric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01659754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1281814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.vi64.132534." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1363" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.3007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03657635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Llorca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER.510481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v42i3-4.1819" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4.p.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/qch9-sd48" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ypdt-th33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric Meric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01659754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>