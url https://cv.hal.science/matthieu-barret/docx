--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -482,412 +482,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
+                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
+                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brosse</w:t>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533608v1</w:t>
+                <w:t xml:space="preserve">hal-04948208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
+                <w:t xml:space="preserve">Sowing success: ecological insights into seedling microbial colonisation for robust plant microbiota engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Mercier</w:t>
+                <w:t xml:space="preserve">Oscar Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948208v1</w:t>
+                <w:t xml:space="preserve">hal-05081372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing success: ecological insights into seedling microbial colonisation for robust plant microbiota engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T6SS-mediated competition by Stenotrophomonas rhizophila shapes seed-borne bacterial communities and seed-to-seedling transmission dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Joubert</w:t>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontran Arnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (1), pp.21-34. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00457-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00457-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081372v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des semences : diversité, assemblage et transmission</w:t>
               </w:r>
@@ -940,3114 +940,3093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T6SS-mediated competition by Stenotrophomonas rhizophila shapes seed-borne bacterial communities and seed-to-seedling transmission dynamics</w:t>
+                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Garin</w:t>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Brault</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00457-25. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00457-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293005v1</w:t>
+                <w:t xml:space="preserve">hal-05533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">The type VI secretion system of Stenotrophomonas rhizophila CFBP13503 limits the transmission of Xanthomonas campestris pv. campestris 8004 from radish seeds to seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.e13412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+                <w:t xml:space="preserve">hal-04688341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type VI secretion system of Stenotrophomonas rhizophila CFBP13503 limits the transmission of Xanthomonas campestris pv. campestris 8004 from radish seeds to seedlings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gihaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13412⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04688341v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable, multigenerational transmission of the bean seed microbiome despite abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abby Sulesky-Grieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gihaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">A. Fina Bintarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00951-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05481605v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable, multigenerational transmission of the bean seed microbiome despite abiotic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seedling microbiota engineering using bacterial synthetic community inoculation on seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abby Sulesky-Grieb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00951-24⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688340v1</w:t>
+                <w:t xml:space="preserve">hal-04688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05263393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seedling microbiota engineering using bacterial synthetic community inoculation on seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Honey bees change the microbiota of pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botanical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (1), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17129/botsci.3125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688333v1</w:t>
+                <w:t xml:space="preserve">hal-04044122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey bees change the microbiota of pollen</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission of synthetic seed bacterial communities to radish seedlings: impact on microbiota assembly and plant phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17129/botsci.3125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044122v1</w:t>
+                <w:t xml:space="preserve">hal-04688330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of synthetic seed bacterial communities to radish seedlings: impact on microbiota assembly and plant phenotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Single seed microbiota: assembly and transmission from parent plant to seedling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gontran Arnault</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.0164822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01648-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688330v1</w:t>
+                <w:t xml:space="preserve">hal-03834661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single seed microbiota: assembly and transmission from parent plant to seedling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Defining Composition and Function of the Rhizosphere Microbiota of Barley Genotypes Exposed to Growth-Limiting Nitrogen Supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alegria Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senga Robertson-Albertyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mary Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Escudero-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumana Kapadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.00934-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00934-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01648-22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03834661v1</w:t>
+                <w:t xml:space="preserve">hal-03889528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Composition and Function of the Rhizosphere Microbiota of Barley Genotypes Exposed to Growth-Limiting Nitrogen Supplies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rumana Kapadia</w:t>
+                <w:t xml:space="preserve">Seed microbiota revealed by a large-scale meta-analysis including 50 plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (4), pp.1448-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00934-22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03889528v1</w:t>
+                <w:t xml:space="preserve">hal-03299446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed microbiota revealed by a large-scale meta-analysis including 50 plant species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coralie Marais</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03299446v1</w:t>
+                <w:t xml:space="preserve">hal-03560813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-linkage between bacterial taxonomy and gene functions: a study of metagenome-assembled genomes of Gut Microbiota in adult non-alcoholic fatty liver disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Pailhoriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.16262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03560813v1</w:t>
+                <w:t xml:space="preserve">hal-03138752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linkage between bacterial taxonomy and gene functions: a study of metagenome-assembled genomes of Gut Microbiota in adult non-alcoholic fatty liver disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Guy</w:t>
+                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apt.16262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138752v1</w:t>
+                <w:t xml:space="preserve">hal-03140262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Liabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140262v1</w:t>
+                <w:t xml:space="preserve">hal-03368843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+                <w:t xml:space="preserve">Transmission of Seed and Soil Microbiota to Seedling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.00446-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00446-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03368843v1</w:t>
+                <w:t xml:space="preserve">hal-03299428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Seed and Soil Microbiota to Seedling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00446-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03299428v1</w:t>
+                <w:t xml:space="preserve">hal-02972234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect pollination: an ecological process involved in the assembly of the seed microbiota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+                <w:t xml:space="preserve">Impact of a resistance gene against a fungal pathogen on the plant host residue microbiome: The case of the Leptosphaeria maculans–Brassica napus pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60591-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.1545-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623164v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect pollination: an ecological process involved in the assembly of the seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60591-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972234v1</w:t>
+                <w:t xml:space="preserve">hal-02623164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a resistance gene against a fungal pathogen on the plant host residue microbiome: The case of the Leptosphaeria maculans–Brassica napus pathosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Laval</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04567438v1</w:t>
+                <w:t xml:space="preserve">hal-02627663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environment and host plant genotype on the structure and diversity of the Brassica napus seed microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop Residues in Wheat-Oilseed Rape Rotation System: a Pivotal, Shifting Platform for Microbial Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-06-19-0031-R⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.931 - 945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-019-01340-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275205v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Differential dynamics of microbial community networks help identify microorganisms interacting with residue-borne pathogens: the case of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; in wheat;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.125 et suiv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/587667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627663v1</w:t>
+                <w:t xml:space="preserve">hal-02624822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop Residues in Wheat-Oilseed Rape Rotation System: a Pivotal, Shifting Platform for Microbial Meetings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Laval</w:t>
+                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Suffert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy E. Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77 (4), pp.931 - 945. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-019-01340-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620072v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in resource use lead to coexistence of seed-transmitted microbial populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,5405 +4110,5288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential dynamics of microbial community networks help identify microorganisms interacting with residue-borne pathogens: the case of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; in wheat;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/587667⟩</w:t>
+              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624822v1</w:t>
+                <w:t xml:space="preserve">hal-03297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect pollination is an ecological process involved in the assembly of the seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/626895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624819v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/569640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297096v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect pollination is an ecological process involved in the assembly of the seed microbiota</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of environment and host plant genotype on the structure and diversity of the Brassica napus seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/626895⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-06-19-0031-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624711v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+                <w:t xml:space="preserve">Assembly of seed-associated microbial communities within and across successive plant generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3451-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/569640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171444v1</w:t>
+                <w:t xml:space="preserve">hal-02516590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: seed bacterial inhabitants and their routes of colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial special issue: the soil, the seed, the microbes and the plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Escobar Rodríguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Mitter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Sessitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.129-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3368-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3576-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516685v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Microbial Features Driving Community Assembly During Seed Germination and Emergence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete genomic sequence of Raphanus sativus cryptic virus 4 (RsCV4), a novel alphapartitivirus from radish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), pp.1097-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-017-3693-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516666v1</w:t>
+                <w:t xml:space="preserve">hal-02516679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial special issue: the soil, the seed, the microbes and the plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3576-y⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.2024-2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516579v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of seed-associated microbial communities within and across successive plant generations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.67-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3451-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516590v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genomic sequence of Raphanus sativus cryptic virus 4 (RsCV4), a novel alphapartitivirus from radish</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Alternaria brassicicola Abra43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.e01559-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01559-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-017-3693-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516679v1</w:t>
+                <w:t xml:space="preserve">hal-02516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Frachon</w:t>
+                <w:t xml:space="preserve">Commentary: seed bacterial inhabitants and their routes of colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Escobar Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Mitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sessitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3368-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02373577v1</w:t>
+                <w:t xml:space="preserve">hal-02516685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional Microbial Features Driving Community Assembly During Seed Germination and Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516672v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Alternaria brassicicola Abra43</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmas</w:t>
+                <w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Bosis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (21), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01559-17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516580v1</w:t>
+                <w:t xml:space="preserve">hal-01904571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 422 (1-2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904571v1</w:t>
+                <w:t xml:space="preserve">hal-05056275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Bacterial and fungal communities vary with the type of organic substrate: implications for biocontrol of soilless crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0628-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056275v1</w:t>
+                <w:t xml:space="preserve">hal-01524498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and fungal communities vary with the type of organic substrate: implications for biocontrol of soilless crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Capiaux</w:t>
+                <w:t xml:space="preserve">Ecological patterns of seed microbiome diversity, transmission, and assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Shade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2017.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0628-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01524498v1</w:t>
+                <w:t xml:space="preserve">hal-02516692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological patterns of seed microbiome diversity, transmission, and assembly</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in stability of seed-associated microbial assemblages in response to invasion by phytopathogenic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Toualbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2017.03.010⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02516692v1</w:t>
+                <w:t xml:space="preserve">hal-01392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir is a key driver of seed-associated microbial assemblages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12977⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455975v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in stability of seed-associated microbial assemblages in response to invasion by phytopathogenic microorganisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Answer to Ling et al “Predictive roles of gut dysbiosis on the severity of NAFLD”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mae Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1923⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.994-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.28562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392639v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.791-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527569v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to Ling et al “Predictive roles of gut dysbiosis on the severity of NAFLD”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The severity of nonalcoholic fatty liver disease is associated with gut dysbiosis and shift in the metabolic function of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Araujo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 (3), pp.994-995. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.28562⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.764-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.28356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632028v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Terroir is a key driver of seed-associated microbial assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Klaedtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.1792-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353543v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of nonalcoholic fatty liver disease is associated with gut dysbiosis and shift in the metabolic function of the gut microbiota</w:t>
+                <w:t xml:space="preserve">Emergence Shapes the Structure of the Seed Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Guy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (4), pp.1257-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03722-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.28356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516681v1</w:t>
+                <w:t xml:space="preserve">hal-01153480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence Shapes the Structure of the Seed Microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pairwise transcriptomic analysis of the interactions between the ectomycorrhizal fungus laccaria bicolor S238N and three beneficial, neutral and antagonistic soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-014-0445-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03722-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153480v1</w:t>
+                <w:t xml:space="preserve">hal-01208788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise transcriptomic analysis of the interactions between the ectomycorrhizal fungus laccaria bicolor S238N and three beneficial, neutral and antagonistic soil bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">The SPI-1-like Type III secretion system: more roles than you think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-014-0445-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208788v1</w:t>
+                <w:t xml:space="preserve">hal-01210004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPI-1-like Type III secretion system: more roles than you think</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Egan</w:t>
+                <w:t xml:space="preserve">Identification of novel phytase genes from an agricultural soil-derived metagenome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies J Mooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardraig M Hegarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Harington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.113-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4014/jmb.1307.07007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210004v1</w:t>
+                <w:t xml:space="preserve">hal-02639216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel phytase genes from an agricultural soil-derived metagenome.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlies J Mooij</w:t>
+                <w:t xml:space="preserve">Genome sequence reveals that &amp;lt;em&amp;gt;Pseudomonas fluorescens&amp;lt;/em&amp;gt; F113 possesses a large and diverse array of systems for rhizosphere function and host interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Redondo-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catriona Harington</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martínez-Granero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4014/jmb.1307.07007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639216v1</w:t>
+                <w:t xml:space="preserve">hal-02650368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtilomycin: A New Lantibiotic from Bacillus subtilis Strain MMA7 Isolated from the Marine Sponge Haliclona simulans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Phelan</w:t>
+                <w:t xml:space="preserve">Molecular evolution of LysR-type transcriptional regulation in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jerry Reen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus O’muinneacháin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O’gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.1041-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md11061878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651130v1</w:t>
+                <w:t xml:space="preserve">hal-02649223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence reveals that &amp;lt;em&amp;gt;Pseudomonas fluorescens&amp;lt;/em&amp;gt; F113 possesses a large and diverse array of systems for rhizosphere function and host interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Martínez-Granero</w:t>
+                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650368v1</w:t>
+                <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of LysR-type transcriptional regulation in Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jerry Reen</w:t>
+                <w:t xml:space="preserve">Long-term phosphorus fertilisation increased the diversity of the total bacterial community and the phoD phosphorus mineraliser group in pasture soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies J. Mooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.014⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.661-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-012-0755-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649223v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Moynihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01208629v1</w:t>
+                <w:t xml:space="preserve">hal-02644403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term phosphorus fertilisation increased the diversity of the total bacterial community and the phoD phosphorus mineraliser group in pasture soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and diversity of bacterial secretion systems across metagenomic datasets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-012-0755-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.117-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00394.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653047v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtilomycin: A New Lantibiotic from Bacillus subtilis Strain MMA7 Isolated from the Marine Sponge Haliclona simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Moynihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John P. Morrissey</w:t>
+                <w:t xml:space="preserve">Paul Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Paula O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (6), pp.1878-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11061878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644403v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and diversity of bacterial secretion systems across metagenomic datasets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequence of the Biocontrol Strain Pseudomonas fluorescens F113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Redondo-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Morrisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinez-Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (5), pp.1273-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06601-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00394.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02653049v1</w:t>
+                <w:t xml:space="preserve">hal-02652031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Biocontrol Strain Pseudomonas fluorescens F113</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic analysis of the type VI secretion systems in Pseudomonas spp.: novel clusters and putative effectors uncovered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (6), pp.1726-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.048645-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.06601-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652031v1</w:t>
+                <w:t xml:space="preserve">hal-02650365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics analysis of plant growth-promoting rhizobacterial traits involved in rhizosphere competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fergal O’gara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (7), pp.729-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-011-0605-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the type VI secretion systems in Pseudomonas spp.: novel clusters and putative effectors uncovered</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Burlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarkka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (4), pp.583 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MMBR.00020-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.048645-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650365v1</w:t>
+                <w:t xml:space="preserve">hal-02651157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Computational prediction of the Crc regulon identifies genus-wide and species-specific targets of catabolite repression control in Pseudomonas bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MMBR.00020-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651157v1</w:t>
+                <w:t xml:space="preserve">hal-02656830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational prediction of the Crc regulon identifies genus-wide and species-specific targets of catabolite repression control in Pseudomonas bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of wheat roots infected with the pathogenic &amp;lt;em&amp;gt;fungus gaeumannomyces graminis&amp;lt;/em&amp;gt; var. tritici on gene expression of the biocontrol bacterium pseudomonas fluorescens Pf29Arp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (12), pp.1611-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-12-1611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656830v1</w:t>
+                <w:t xml:space="preserve">hal-02663862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wheat roots infected with the pathogenic &amp;lt;em&amp;gt;fungus gaeumannomyces graminis&amp;lt;/em&amp;gt; var. tritici on gene expression of the biocontrol bacterium pseudomonas fluorescens Pf29Arp</w:t>
+                <w:t xml:space="preserve">The plant pathogenic fungus Gaeumannomyces graminis var. tritici improves bacterial growth and triggers early gene regulations in the biocontrol strain Pseudomonas fluorescens Pf29Arp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.435-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02675.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-12-1611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663862v1</w:t>
+                <w:t xml:space="preserve">inria-00359115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant pathogenic fungus Gaeumannomyces graminis var. tritici improves bacterial growth and triggers early gene regulations in the biocontrol strain Pseudomonas fluorescens Pf29Arp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bactéries et champignons interagissent pour la santé des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...119 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 284, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9539,291 +9401,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9833,790 +9695,790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Microbiota: Diversity, Transmission and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.111-117, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des plantes : diversité, transmission et fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Savoir Faire, 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How plants communicate with their biotic environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, Academic Press - Elsevier, 2017, Advances in Botanical Research, 978-0-12-801431-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of wheat roots and pathogenic fungus Gaeumannomyces graminis var tritici on Gene Expression of the biocontrol bacterium Pseudomonas fluorescens Pf29Arp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere: Volume 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118297674.ch61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10626,114 +10488,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse différentielle du transcriptome de la rhizobactérie Pseudomonas fluorescens Pf29Arp lors d'intercations avec le champignon pathogène du blé Gaeumannomyces graminis var. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10801,51 +10663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F2779F0"/>
+    <w:nsid w:val="309FF323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11032,51 +10894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7633-8476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136763251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Joubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00457-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13412" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abby Sulesky-Grieb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fina Bintarti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00951-24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.3125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alegria Terrazas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senga Robertson-Albertyn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mary Corral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Kapadia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00934-22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Canivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cort&#233;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60591-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567438v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12994" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-06-19-0031-R" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01340-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42865-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/587667" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624711v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres Cortes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/626895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3368-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00902" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3576-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3693-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.03.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klaedtke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12977" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mae Diehl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28562" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516681v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Araujo-Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28356" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03722-14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00034" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J Mooij" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardraig M Hegarty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Harington" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1307.07007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651130v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phelan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula O'Connor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11061878" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Redondo-Nieto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrissey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Germaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Granero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-54" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O&#8217;muinneach&#225;in" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O&#8217;gara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J. Mooij" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rice" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0755-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653049v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00394.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652031v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redondo-Nieto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrisey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Granero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06601-11" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0605-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B79H2CNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650365v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrissey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O'Gara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.048645-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-300" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7633-8476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136763251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00457-25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abby Sulesky-Grieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fina Bintarti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00951-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.3125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.329" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alegria Terrazas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senga Robertson-Albertyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mary Corral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Kapadia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00934-22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Canivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Guy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12994" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cort&#233;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60591-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01340-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/587667" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42865-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres Cortes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/626895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-06-19-0031-R" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3576-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3693-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3368-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00902" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mae Diehl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28562" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Araujo-Perez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28356" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klaedtke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12977" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03722-14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J Mooij" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardraig M Hegarty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Harington" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1307.07007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Redondo-Nieto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrissey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Germaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Granero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-54" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O&#8217;muinneach&#225;in" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O&#8217;gara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653047v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J. Mooij" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rice" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0755-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653049v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00394.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651130v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phelan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula O'Connor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11061878" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652031v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redondo-Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrisey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Granero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06601-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrissey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O'Gara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.048645-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0605-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B79H2CNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-300" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818996v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>