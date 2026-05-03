--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -482,412 +482,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
+                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Mercier</w:t>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948208v1</w:t>
+                <w:t xml:space="preserve">hal-05533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing success: ecological insights into seedling microbial colonisation for robust plant microbiota engineering</w:t>
+                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Joubert</w:t>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontran Arnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.004⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081372v1</w:t>
+                <w:t xml:space="preserve">hal-04948208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T6SS-mediated competition by Stenotrophomonas rhizophila shapes seed-borne bacterial communities and seed-to-seedling transmission dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sowing success: ecological insights into seedling microbial colonisation for robust plant microbiota engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Oscar Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00457-25. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00457-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293005v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des semences : diversité, assemblage et transmission</w:t>
               </w:r>
@@ -940,835 +940,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
+                <w:t xml:space="preserve">T6SS-mediated competition by Stenotrophomonas rhizophila shapes seed-borne bacterial communities and seed-to-seedling transmission dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Simonin</w:t>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brosse</w:t>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00457-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00457-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533608v1</w:t>
+                <w:t xml:space="preserve">hal-05293005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type VI secretion system of Stenotrophomonas rhizophila CFBP13503 limits the transmission of Xanthomonas campestris pv. campestris 8004 from radish seeds to seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Garin</w:t>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agathe Brault</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13412⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688341v1</w:t>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable, multigenerational transmission of the bean seed microbiome despite abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abby Sulesky-Grieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fina Bintarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00951-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seedling microbiota engineering using bacterial synthetic community inoculation on seeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The type VI secretion system of Stenotrophomonas rhizophila CFBP13503 limits the transmission of Xanthomonas campestris pv. campestris 8004 from radish seeds to seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae027⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.e13412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688333v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Seedling microbiota engineering using bacterial synthetic community inoculation on seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honey bees change the microbiota of pollen</w:t>
               </w:r>
@@ -1871,103 +1871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of synthetic seed bacterial communities to radish seedlings: impact on microbiota assembly and plant phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e95. </w:t>
@@ -2031,64 +2031,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed microbiota revealed by a large-scale meta-analysis including 50 plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234 (4), pp.1448-1463. </w:t>
@@ -2401,3311 +2401,3311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-linkage between bacterial taxonomy and gene functions: a study of metagenome-assembled genomes of Gut Microbiota in adult non-alcoholic fatty liver disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Pailhoriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+                <w:t xml:space="preserve">Cynthia Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apt.16262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560813v1</w:t>
+                <w:t xml:space="preserve">hal-03138752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linkage between bacterial taxonomy and gene functions: a study of metagenome-assembled genomes of Gut Microbiota in adult non-alcoholic fatty liver disease.</w:t>
+                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Canivet</w:t>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma David</w:t>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Pailhoriès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Amy Zanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Guy</w:t>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.16262⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138752v1</w:t>
+                <w:t xml:space="preserve">hal-03140262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Fort</w:t>
+                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+                <w:t xml:space="preserve">M Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Zanne</w:t>
+                <w:t xml:space="preserve">G Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+                <w:t xml:space="preserve">M Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140262v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission of Seed and Soil Microbiota to Seedling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Laval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.00446-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00446-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368843v1</w:t>
+                <w:t xml:space="preserve">hal-03299428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Seed and Soil Microbiota to Seedling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Liabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (3), pp.00446-21. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00446-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299428v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect pollination: an ecological process involved in the assembly of the seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972234v1</w:t>
+                <w:t xml:space="preserve">hal-02623164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a resistance gene against a fungal pathogen on the plant host residue microbiome: The case of the Leptosphaeria maculans–Brassica napus pathosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Suffert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (12), pp.1545-1558. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567438v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect pollination: an ecological process involved in the assembly of the seed microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a resistance gene against a fungal pathogen on the plant host residue microbiome: The case of the Leptosphaeria maculans–Brassica napus pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.1545-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60591-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623164v1</w:t>
+                <w:t xml:space="preserve">hal-04567438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of environment and host plant genotype on the structure and diversity of the Brassica napus seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-06-19-0031-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627663v1</w:t>
+                <w:t xml:space="preserve">hal-02275205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Residues in Wheat-Oilseed Rape Rotation System: a Pivotal, Shifting Platform for Microbial Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Suffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77 (4), pp.931 - 945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-019-01340-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential dynamics of microbial community networks help identify microorganisms interacting with residue-borne pathogens: the case of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; in wheat;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/587667⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624822v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential dynamics of microbial community networks help identify microorganisms interacting with residue-borne pathogens: the case of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; in wheat;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.125 et suiv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/587667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624819v1</w:t>
+                <w:t xml:space="preserve">hal-02624822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in resource use lead to coexistence of seed-transmitted microbial populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. J. Garcia</w:t>
+                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Jones</w:t>
+                <w:t xml:space="preserve">Amy E. Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42865-9⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557440v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Differences in resource use lead to coexistence of seed-transmitted microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dufour</w:t>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">P Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.6648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42865-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297096v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect pollination is an ecological process involved in the assembly of the seed microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Torres Cortes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
+              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/626895⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624711v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariam Bouzid</w:t>
+                <w:t xml:space="preserve">Insect pollination is an ecological process involved in the assembly of the seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hunault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gloria Torres Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/569640⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/626895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171444v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environment and host plant genotype on the structure and diversity of the Brassica napus seed microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Marais</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Marc Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.326-336. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-06-19-0031-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/569640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275205v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of seed-associated microbial communities within and across successive plant generations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentary: seed bacterial inhabitants and their routes of colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Campion</w:t>
+                <w:t xml:space="preserve">Carolina Escobar Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">Birgit Mitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Sessitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.67-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3451-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3368-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516590v1</w:t>
+                <w:t xml:space="preserve">hal-02516685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial special issue: the soil, the seed, the microbes and the plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Microbial Features Driving Community Assembly During Seed Germination and Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nelson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Mitter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3576-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516579v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genomic sequence of Raphanus sativus cryptic virus 4 (RsCV4), a novel alphapartitivirus from radish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly of seed-associated microbial communities within and across successive plant generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Shade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-017-3693-6⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3451-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516679v1</w:t>
+                <w:t xml:space="preserve">hal-02516590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.2024-2038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Alternaria brassicicola Abra43</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial special issue: the soil, the seed, the microbes and the plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Mitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01559-17⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3576-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516580v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: seed bacterial inhabitants and their routes of colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genomic sequence of Raphanus sativus cryptic virus 4 (RsCV4), a novel alphapartitivirus from radish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Escobar Rodríguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3368-9⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), pp.1097-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-017-3693-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516685v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Microbial Features Driving Community Assembly During Seed Germination and Emergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Alternaria brassicicola Abra43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Justine Colou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Genthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.902. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.e01559-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01559-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516666v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t>
               </w:r>
@@ -5851,100 +5851,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 422 (1-2), pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056275v1</w:t>
@@ -6089,64 +6089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological patterns of seed microbiome diversity, transmission, and assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6191,784 +6191,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in stability of seed-associated microbial assemblages in response to invasion by phytopathogenic microorganisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terroir is a key driver of seed-associated microbial assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
+                <w:t xml:space="preserve">Stéphanie Klaedtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Toualbia</w:t>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1923⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.1792-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392639v1</w:t>
+                <w:t xml:space="preserve">hal-01455975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Differences in stability of seed-associated microbial assemblages in response to invasion by phytopathogenic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Monfort</w:t>
+                <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+                <w:t xml:space="preserve">Youness Toualbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527569v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to Ling et al “Predictive roles of gut dysbiosis on the severity of NAFLD”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boursier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mae Diehl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.28562⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632028v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Answer to Ling et al “Predictive roles of gut dysbiosis on the severity of NAFLD”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mae Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.994-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.28562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353543v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of nonalcoholic fatty liver disease is associated with gut dysbiosis and shift in the metabolic function of the gut microbiota</w:t>
+                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fizanne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.28356⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.791-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516681v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir is a key driver of seed-associated microbial assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The severity of nonalcoholic fatty liver disease is associated with gut dysbiosis and shift in the metabolic function of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Klaedtke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+                <w:t xml:space="preserve">Felix Araujo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (6), pp.1792-1804. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.764-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.28356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455975v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence Shapes the Structure of the Seed Microbiota</w:t>
               </w:r>
@@ -6980,64 +6980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7454,291 +7454,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence reveals that &amp;lt;em&amp;gt;Pseudomonas fluorescens&amp;lt;/em&amp;gt; F113 possesses a large and diverse array of systems for rhizosphere function and host interaction</w:t>
+                <w:t xml:space="preserve">Subtilomycin: A New Lantibiotic from Bacillus subtilis Strain MMA7 Isolated from the Marine Sponge Haliclona simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Redondo-Nieto</w:t>
+                <w:t xml:space="preserve">Robert Phelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Morrissey</w:t>
+                <w:t xml:space="preserve">Paul Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran Germaine</w:t>
+                <w:t xml:space="preserve">Paula O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Martínez-Granero</w:t>
+                <w:t xml:space="preserve">Rui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (6), pp.1878-1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md11061878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650368v1</w:t>
+                <w:t xml:space="preserve">hal-02651130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of LysR-type transcriptional regulation in Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Genome sequence reveals that &amp;lt;em&amp;gt;Pseudomonas fluorescens&amp;lt;/em&amp;gt; F113 possesses a large and diverse array of systems for rhizosphere function and host interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jerry Reen</w:t>
+                <w:t xml:space="preserve">Miguel Redondo-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fargier</w:t>
+                <w:t xml:space="preserve">John Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus O’muinneacháin</w:t>
+                <w:t xml:space="preserve">Kieran Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fergal O’gara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Martínez-Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66 (3), pp.1041-1049. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649223v1</w:t>
+                <w:t xml:space="preserve">hal-02650368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
               </w:r>
@@ -7998,399 +8002,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evolution of LysR-type transcriptional regulation in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jerry Reen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus O’muinneacháin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O’gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.1041-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644403v1</w:t>
+                <w:t xml:space="preserve">hal-02649223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and diversity of bacterial secretion systems across metagenomic datasets.</w:t>
+                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Moynihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (1), pp.117-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00394.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653049v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtilomycin: A New Lantibiotic from Bacillus subtilis Strain MMA7 Isolated from the Marine Sponge Haliclona simulans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and diversity of bacterial secretion systems across metagenomic datasets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (6), pp.1878-1898. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.117-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md11061878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00394.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651130v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of the Biocontrol Strain Pseudomonas fluorescens F113</w:t>
               </w:r>
@@ -8504,273 +8504,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the type VI secretion systems in Pseudomonas spp.: novel clusters and putative effectors uncovered</w:t>
+                <w:t xml:space="preserve">Functional genomics analysis of plant growth-promoting rhizobacterial traits involved in rhizosphere competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. O'Gara</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O’gara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.048645-0⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.729-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-011-0605-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650365v1</w:t>
+                <w:t xml:space="preserve">hal-02650050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics analysis of plant growth-promoting rhizobacterial traits involved in rhizosphere competence</w:t>
+                <w:t xml:space="preserve">Genomic analysis of the type VI secretion systems in Pseudomonas spp.: novel clusters and putative effectors uncovered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fergal O’gara</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O'Gara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-011-0605-x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (6), pp.1726-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.048645-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650050v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t>
               </w:r>
@@ -9033,51 +9033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9941,51 +9941,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
@@ -10016,110 +10016,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
@@ -10150,73 +10137,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
               </w:r>
@@ -10362,51 +10362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10663,51 +10663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="309FF323"/>
+    <w:nsid w:val="C5118A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10894,51 +10894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7633-8476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136763251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00457-25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abby Sulesky-Grieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fina Bintarti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00951-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.3125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.329" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alegria Terrazas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senga Robertson-Albertyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mary Corral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Kapadia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00934-22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Canivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Guy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12994" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cort&#233;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60591-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01340-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/587667" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42865-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres Cortes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/626895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-06-19-0031-R" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3576-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3693-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3368-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00902" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mae Diehl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28562" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Araujo-Perez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28356" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klaedtke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12977" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03722-14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J Mooij" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardraig M Hegarty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Harington" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1307.07007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Redondo-Nieto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrissey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Germaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Granero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-54" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O&#8217;muinneach&#225;in" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O&#8217;gara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653047v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J. Mooij" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rice" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0755-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653049v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00394.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651130v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phelan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula O'Connor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11061878" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652031v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redondo-Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrisey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Granero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06601-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrissey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O'Gara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.048645-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0605-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B79H2CNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-300" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818996v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7633-8476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136763251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Joubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00457-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abby Sulesky-Grieb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fina Bintarti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00951-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.3125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.329" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alegria Terrazas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senga Robertson-Albertyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mary Corral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Kapadia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00934-22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Canivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Guy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cort&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60591-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-06-19-0031-R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01340-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/587667" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42865-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres Cortes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/626895" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3368-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00902" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3576-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3693-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455975v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klaedtke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12977" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mae Diehl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28562" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Araujo-Perez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28356" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03722-14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J Mooij" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardraig M Hegarty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Harington" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1307.07007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phelan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula O'Connor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11061878" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650368v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Redondo-Nieto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrissey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Germaine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Granero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-54" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653047v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J. Mooij" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rice" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0755-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649223v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O&#8217;muinneach&#225;in" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O&#8217;gara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00394.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652031v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redondo-Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrisey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Granero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06601-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0605-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B79H2CNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650365v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrissey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O'Gara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.048645-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-300" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818996v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>