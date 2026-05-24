--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">136763251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bBaMYNwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,9192 +227,9192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactuchelins represent lipopeptide siderophores produced by &amp;lt;i&amp;gt;Pseudomonas lactucae&amp;lt;/i&amp;gt; that inhibit &amp;lt;i&amp;gt;Xanthomonas campestris&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismejo/wrag003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dormancy and reactivation of the seed and its microbiome: a holobiont perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Gerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chadelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (1), pp.e0114025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.01140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brosse</w:t>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533608v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sowing success: ecological insights into seedling microbial colonisation for robust plant microbiota engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
+                <w:t xml:space="preserve">Oscar Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948208v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing success: ecological insights into seedling microbial colonisation for robust plant microbiota engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T6SS-mediated competition by Stenotrophomonas rhizophila shapes seed-borne bacterial communities and seed-to-seedling transmission dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Joubert</w:t>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontran Arnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.004⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00457-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00457-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081372v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des semences : diversité, assemblage et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T6SS-mediated competition by Stenotrophomonas rhizophila shapes seed-borne bacterial communities and seed-to-seedling transmission dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean (Phaseolus vulgaris L.) seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Brault</w:t>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00457-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00457-25⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293005v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gihaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Phaseolus vulgaris leaves in response to the inoculation of pathogenic Xanthomonas citri pv. fuscans and its type III secretion system-defective mutant hrcV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable, multigenerational transmission of the bean seed microbiome despite abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Abby Sulesky-Grieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. Fina Bintarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110938⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00951-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05263393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable, multigenerational transmission of the bean seed microbiome despite abiotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">The type VI secretion system of Stenotrophomonas rhizophila CFBP13503 limits the transmission of Xanthomonas campestris pv. campestris 8004 from radish seeds to seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00951-24⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.e13412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688340v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type VI secretion system of Stenotrophomonas rhizophila CFBP13503 limits the transmission of Xanthomonas campestris pv. campestris 8004 from radish seeds to seedlings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Seedling microbiota engineering using bacterial synthetic community inoculation on seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13412⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688341v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seedling microbiota engineering using bacterial synthetic community inoculation on seeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae027⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688333v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honey bees change the microbiota of pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 101 (1), pp.127-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17129/botsci.3125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of synthetic seed bacterial communities to radish seedlings: impact on microbiota assembly and plant phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single seed microbiota: assembly and transmission from parent plant to seedling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (6), pp.0164822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01648-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Composition and Function of the Rhizosphere Microbiota of Barley Genotypes Exposed to Growth-Limiting Nitrogen Supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alegria Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senga Robertson-Albertyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mary Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Escudero-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumana Kapadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (6), pp.00934-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00934-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed microbiota revealed by a large-scale meta-analysis including 50 plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234 (4), pp.1448-1463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.18037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linkage between bacterial taxonomy and gene functions: a study of metagenome-assembled genomes of Gut Microbiota in adult non-alcoholic fatty liver disease.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma David</w:t>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Pailhoriès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Guy</w:t>
+                <w:t xml:space="preserve">Amy Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.16262⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138752v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-linkage between bacterial taxonomy and gene functions: a study of metagenome-assembled genomes of Gut Microbiota in adult non-alcoholic fatty liver disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Zanne</w:t>
+                <w:t xml:space="preserve">Clemence Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+                <w:t xml:space="preserve">Norma David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Helene Pailhoriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.16262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140262v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of Seed and Soil Microbiota to Seedling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (3), pp.00446-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00446-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Liabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect pollination: an ecological process involved in the assembly of the seed microbiota</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60591-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623164v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Impact of a resistance gene against a fungal pathogen on the plant host residue microbiome: The case of the Leptosphaeria maculans–Brassica napus pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.1545-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972234v1</w:t>
+                <w:t xml:space="preserve">hal-04567438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a resistance gene against a fungal pathogen on the plant host residue microbiome: The case of the Leptosphaeria maculans–Brassica napus pathosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Insect pollination: an ecological process involved in the assembly of the seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Laval</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12994⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567438v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environment and host plant genotype on the structure and diversity of the Brassica napus seed microbiota</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-06-19-0031-R⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275205v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Residues in Wheat-Oilseed Rape Rotation System: a Pivotal, Shifting Platform for Microbial Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Suffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77 (4), pp.931 - 945. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-019-01340-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Differential dynamics of microbial community networks help identify microorganisms interacting with residue-borne pathogens: the case of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; in wheat;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.125 et suiv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/587667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627663v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential dynamics of microbial community networks help identify microorganisms interacting with residue-borne pathogens: the case of &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt; in wheat;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.125 et suiv. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/587667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624822v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+                <w:t xml:space="preserve">Differences in resource use lead to coexistence of seed-transmitted microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy E. Zanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">B. J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.6648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42865-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624819v1</w:t>
+                <w:t xml:space="preserve">hal-02557440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in resource use lead to coexistence of seed-transmitted microbial populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Rezki</w:t>
+                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jones</w:t>
+                <w:t xml:space="preserve">P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42865-9⟩</w:t>
+              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557440v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Insect pollination is an ecological process involved in the assembly of the seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gloria Torres Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/626895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297096v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect pollination is an ecological process involved in the assembly of the seed microbiota</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Torres Cortes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariam Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/626895⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/569640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624711v1</w:t>
+                <w:t xml:space="preserve">hal-02171444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of environment and host plant genotype on the structure and diversity of the Brassica napus seed microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Legeay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/569640⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-06-19-0031-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171444v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: seed bacterial inhabitants and their routes of colonization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Escobar Rodríguez</w:t>
+                <w:t xml:space="preserve">Assembly of seed-associated microbial communities within and across successive plant generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Mitter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Sessitsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Shade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.129-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3368-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3451-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516685v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Microbial Features Driving Community Assembly During Seed Germination and Emergence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Genthon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.902. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516666v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of seed-associated microbial communities within and across successive plant generations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Campion</w:t>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Shade</w:t>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.67-79. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.2024-2038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3451-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516590v1</w:t>
+                <w:t xml:space="preserve">hal-02373577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Editorial special issue: the soil, the seed, the microbes and the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+                <w:t xml:space="preserve">Eric Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Frachon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birgit Mitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3576-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373577v1</w:t>
+                <w:t xml:space="preserve">hal-02516579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genomic sequence of Raphanus sativus cryptic virus 4 (RsCV4), a novel alphapartitivirus from radish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), pp.1097-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00705-017-3693-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516672v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial special issue: the soil, the seed, the microbes and the plant</w:t>
+                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Alternaria brassicicola Abra43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nelson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3576-y⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.e01559-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01559-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516579v1</w:t>
+                <w:t xml:space="preserve">hal-02516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genomic sequence of Raphanus sativus cryptic virus 4 (RsCV4), a novel alphapartitivirus from radish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Commentary: seed bacterial inhabitants and their routes of colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Escobar Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Mitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sessitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-017-3693-6⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3368-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516679v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Alternaria brassicicola Abra43</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functional Microbial Features Driving Community Assembly During Seed Germination and Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01559-17⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516580v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eran Bosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (21), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 422 (1-2), pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and fungal communities vary with the type of organic substrate: implications for biocontrol of soilless crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (3), pp.537-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-017-0628-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological patterns of seed microbiome diversity, transmission, and assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.15-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2017.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir is a key driver of seed-associated microbial assemblages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Klaedtke</w:t>
+                <w:t xml:space="preserve">Differences in stability of seed-associated microbial assemblages in response to invasion by phytopathogenic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+                <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+                <w:t xml:space="preserve">Youness Toualbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (6), pp.1792-1804. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455975v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in stability of seed-associated microbial assemblages in response to invasion by phytopathogenic microorganisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Toualbia</w:t>
+                <w:t xml:space="preserve">Clarisse Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1923⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392639v1</w:t>
+                <w:t xml:space="preserve">hal-01527569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Answer to Ling et al “Predictive roles of gut dysbiosis on the severity of NAFLD”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+                <w:t xml:space="preserve">Jérôme Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lhomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Mae Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 239, pp.35-43. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.994-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.28562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527569v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to Ling et al “Predictive roles of gut dysbiosis on the severity of NAFLD”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boursier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Jean-François Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mae Diehl</w:t>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (3), pp.994-995. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.791-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.28562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632028v1</w:t>
+                <w:t xml:space="preserve">hal-01353543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The severity of nonalcoholic fatty liver disease is associated with gut dysbiosis and shift in the metabolic function of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Guimbaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Araujo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.764-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.28356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353543v1</w:t>
+                <w:t xml:space="preserve">hal-02516681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of nonalcoholic fatty liver disease is associated with gut dysbiosis and shift in the metabolic function of the gut microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terroir is a key driver of seed-associated microbial assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Araujo-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Guy</w:t>
+                <w:t xml:space="preserve">Stéphanie Klaedtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.28356⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.1792-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516681v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence Shapes the Structure of the Seed Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Préveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (4), pp.1257-1266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03722-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise transcriptomic analysis of the interactions between the ectomycorrhizal fungus laccaria bicolor S238N and three beneficial, neutral and antagonistic soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (1), pp.146-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-014-0445-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPI-1-like Type III secretion system: more roles than you think</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fergal O'Gara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2014.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel phytase genes from an agricultural soil-derived metagenome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies J Mooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardraig M Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catriona Harington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (1), pp.113-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4014/jmb.1307.07007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtilomycin: A New Lantibiotic from Bacillus subtilis Strain MMA7 Isolated from the Marine Sponge Haliclona simulans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genome sequence reveals that &amp;lt;em&amp;gt;Pseudomonas fluorescens&amp;lt;/em&amp;gt; F113 possesses a large and diverse array of systems for rhizosphere function and host interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Redondo-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula O'Connor</w:t>
+                <w:t xml:space="preserve">John Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Chen</w:t>
+                <w:t xml:space="preserve">Kieran Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martínez-Granero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md11061878⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651130v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence reveals that &amp;lt;em&amp;gt;Pseudomonas fluorescens&amp;lt;/em&amp;gt; F113 possesses a large and diverse array of systems for rhizosphere function and host interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Morrissey</w:t>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran Germaine</w:t>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Martínez-Granero</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-54⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650368v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Long-term phosphorus fertilisation increased the diversity of the total bacterial community and the phoD phosphorus mineraliser group in pasture soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Marlies J. Mooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Olivia Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.661-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-012-0755-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208629v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term phosphorus fertilisation increased the diversity of the total bacterial community and the phoD phosphorus mineraliser group in pasture soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Molecular evolution of LysR-type transcriptional regulation in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jerry Reen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rice</w:t>
+                <w:t xml:space="preserve">Emilie Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Morrissey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcus O’muinneacháin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O’gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-012-0755-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.1041-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653047v1</w:t>
+                <w:t xml:space="preserve">hal-02649223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of LysR-type transcriptional regulation in Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fargier</w:t>
+                <w:t xml:space="preserve">Jennifer Moynihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus O’muinneacháin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649223v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Distribution and diversity of bacterial secretion systems across metagenomic datasets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (3), pp.377-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.117-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00394.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644403v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and diversity of bacterial secretion systems across metagenomic datasets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Subtilomycin: A New Lantibiotic from Bacillus subtilis Strain MMA7 Isolated from the Marine Sponge Haliclona simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00394.x⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (6), pp.1878-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11061878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653049v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of the Biocontrol Strain Pseudomonas fluorescens F113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Redondo-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Morrisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martinez-Granero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (5), pp.1273-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.06601-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics analysis of plant growth-promoting rhizobacterial traits involved in rhizosphere competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fergal O’gara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (7), pp.729-743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-011-0605-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the type VI secretion systems in Pseudomonas spp.: novel clusters and putative effectors uncovered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. O'Gara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (6), pp.1726-1739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.048645-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Burlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarkka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (4), pp.583 - +. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MMBR.00020-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational prediction of the Crc regulon identifies genus-wide and species-specific targets of catabolite repression control in Pseudomonas bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fergal O'Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-10-300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wheat roots infected with the pathogenic &amp;lt;em&amp;gt;fungus gaeumannomyces graminis&amp;lt;/em&amp;gt; var. tritici on gene expression of the biocontrol bacterium pseudomonas fluorescens Pf29Arp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (12), pp.1611-1623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-22-12-1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant pathogenic fungus Gaeumannomyces graminis var. tritici improves bacterial growth and triggers early gene regulations in the biocontrol strain Pseudomonas fluorescens Pf29Arp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (2), pp.435-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02675.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00359115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries et champignons interagissent pour la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 284, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9401,291 +9422,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9695,790 +9716,790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Microbiota: Diversity, Transmission and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.111-117, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des plantes : diversité, transmission et fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Savoir Faire, 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How plants communicate with their biotic environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, Academic Press - Elsevier, 2017, Advances in Botanical Research, 978-0-12-801431-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of wheat roots and pathogenic fungus Gaeumannomyces graminis var tritici on Gene Expression of the biocontrol bacterium Pseudomonas fluorescens Pf29Arp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere: Volume 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118297674.ch61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10488,114 +10509,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse différentielle du transcriptome de la rhizobactérie Pseudomonas fluorescens Pf29Arp lors d'intercations avec le champignon pathogène du blé Gaeumannomyces graminis var. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10663,51 +10684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5118A84"/>
+    <w:nsid w:val="ABD7EAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10894,51 +10915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7633-8476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136763251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Joubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00457-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abby Sulesky-Grieb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fina Bintarti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00951-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.3125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.329" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alegria Terrazas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senga Robertson-Albertyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mary Corral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Kapadia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00934-22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Canivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Guy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cort&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60591-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-06-19-0031-R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01340-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/587667" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42865-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres Cortes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/626895" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3368-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00902" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3576-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3693-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455975v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klaedtke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12977" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mae Diehl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28562" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Araujo-Perez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28356" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03722-14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J Mooij" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardraig M Hegarty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Harington" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1307.07007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phelan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula O'Connor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11061878" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650368v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Redondo-Nieto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrissey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Germaine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Granero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-54" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653047v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J. Mooij" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rice" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0755-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649223v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O&#8217;muinneach&#225;in" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O&#8217;gara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00394.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652031v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redondo-Nieto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrisey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Granero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06601-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0605-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B79H2CNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650365v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrissey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O'Gara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.048645-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-300" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818996v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7633-8476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136763251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bBaMYNwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00457-25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110938" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abby Sulesky-Grieb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fina Bintarti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00951-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.3125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alegria Terrazas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senga Robertson-Albertyn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mary Corral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escudero-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Kapadia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00934-22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Canivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Guy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16262" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00446-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12994" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cort&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60591-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01340-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/587667" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42865-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres Cortes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/626895" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-06-19-0031-R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3576-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3693-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3368-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00902" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.03.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mae Diehl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28562" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Araujo-Perez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28356" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klaedtke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12977" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03722-14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00034" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J Mooij" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardraig M Hegarty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Harington" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1307.07007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650368v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Redondo-Nieto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrissey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Germaine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Granero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-54" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies J. Mooij" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0755-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649223v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O&#8217;muinneach&#225;in" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O&#8217;gara" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.014" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653049v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00394.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651130v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phelan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula O'Connor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11061878" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652031v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redondo-Nieto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrisey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Granero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06601-11" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0605-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B79H2CNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650365v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Morrissey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O'Gara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.048645-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-300" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-12-1611" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359115v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02675.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>