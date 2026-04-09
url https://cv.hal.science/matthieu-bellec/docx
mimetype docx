--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1228,278 +1228,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront dislocations reveal the topology of quasi-1D photonic insulators</w:t>
+                <w:t xml:space="preserve">Direct-laser-written integrated mid-IR directional couplers in a BGG glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dutreix</w:t>
+                <w:t xml:space="preserve">Arthur Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bérubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23790-w⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.8531-8541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.409527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259570v2</w:t>
+                <w:t xml:space="preserve">hal-03187656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-laser-written integrated mid-IR directional couplers in a BGG glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront dislocations reveal the topology of quasi-1D photonic insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bérubé</w:t>
+                <w:t xml:space="preserve">Clément Dutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Canioni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (6), pp.8531-8541. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.409527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23790-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187656v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disordering a superfluid of light</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haisu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (1), pp.14003 - 14003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,273 +2470,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on 'quantum' search and directed transport in microwave artificial graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Böhm</w:t>
+                <w:t xml:space="preserve">Selective enhancement of topologically induced interface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schomerus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.110501</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070322v1</w:t>
+                <w:t xml:space="preserve">hal-01070296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective enhancement of topologically induced interface states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Poli</w:t>
+                <w:t xml:space="preserve">Experiments on 'quantum' search and directed transport in microwave artificial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Barkhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6710</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.110501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070296v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of edge states in microwave artificial graphene</w:t>
               </w:r>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (4), pp.1637-1644. </w:t>
@@ -3207,51 +3207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disordered graphene and boron nitride in a microwave tight-binding analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Barkhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,441 +3690,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser structuring and optical properties of a silver and zinc phosphate glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bourhis</w:t>
+                <w:t xml:space="preserve">Towards second-harmonic generation micropatterning of glass surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fargin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.033⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (9), 091908 (3 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3350895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609433v1</w:t>
+                <w:t xml:space="preserve">hal-00466928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning at the nanoscale of fluorescent emitters in glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond laser structuring and optical properties of a silver and zinc phosphate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyeon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp104049e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2658-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544262v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards second-harmonic generation micropatterning of glass surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lahaye</w:t>
+                <w:t xml:space="preserve">3D patterning at the nanoscale of fluorescent emitters in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyeon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fargin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Royon</w:t>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (9), 091908 (3 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.15584-15588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3350895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp104049e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466928v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Clusters Embedded in Glass as a Perennial High Capacity Optical Recording Medium</w:t>
               </w:r>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (46), pp.5282-5286. </w:t>
@@ -4295,386 +4295,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129 (12), pp.1514-1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2008.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat the diffraction limit in 3D direct laser writing in photosensitive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (12), pp.10304-10318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.17.010304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional optical data storage using third-harmonic generation in silver zinc phosphate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (4), pp.360-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.33.000360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4684,1017 +4672,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser tuning of oxide nanoparticles in optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Pellerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Colliard</w:t>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neisius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Verre USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the characteristics of nanoparticles in preforms and optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martin</w:t>
+                <w:t xml:space="preserve">Thibaut Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Baltimore (MD), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Daniele Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Tosi</w:t>
+                <w:t xml:space="preserve">Carlo Molardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Glass (ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Daniele Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Tosi</w:t>
+                <w:t xml:space="preserve">Carlo Molardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGG-USTV Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon fluids in a photorefractive crystal</w:t>
+                <w:t xml:space="preserve">Topological protection of defect states in the microwave regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schomerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids of light workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">TopoDays 2016, Topological effects in photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396850v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological protection of defect states in the microwave regime</w:t>
+                <w:t xml:space="preserve">Photon fluids in a photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henning Schomerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopoDays 2016, Topological effects in photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Fluids of light workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318041v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary states in one-dimensional periodically modulated photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave experiments on edge states in topological and Dirac materials</w:t>
+                <w:t xml:space="preserve">Femtosecond laser nano/microstructuring in bulk glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Strongly correlated fluids of light and matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Journées GIS AzurOpto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318019v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser nano/microstructuring in bulk glasses</w:t>
+                <w:t xml:space="preserve">Microwave experiments on edge states in topological and Dirac materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GIS AzurOpto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop on Strongly correlated fluids of light and matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320252v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode de liaisons fortes et les fonctions d’onde localisées dans la simulation numérique de matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marseilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microwave realization of artificial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5710,81 +5698,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Topological and Dirac matter : from modeling to imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t>
+                <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
@@ -5802,192 +5790,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chaotic Scattering: From (Non-)Linear Waves to Few-Body Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Artificial Graphene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Cuernavaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879453v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear light dynamics in photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G M Nikolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cargèse, France. pp.01007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
+                <w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
@@ -6005,89 +5993,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Artificial Graphene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Cuernavaca, Mexico</w:t>
+              <w:t xml:space="preserve">Advances in Quantum Chaotic Scattering: From (Non-)Linear Waves to Few-Body Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318007v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6129,73 +6117,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Waves in Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analogue of graphene: Dirac points and exotic modes at edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6237,73 +6225,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">￼￼Microwave realization of (dis)ordered graphene-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6345,436 +6333,436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New step towards the future perennial high capacity optical recording medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Royon</w:t>
+                <w:t xml:space="preserve">K. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bourhis</w:t>
+                <w:t xml:space="preserve">G. Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Fransisco, United States. pp.79250N, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.874455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Optical Data Storage using Third-Harmonic Generation in Silver Zinc Phosphate Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.1226-1227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Clusters as Probes for Femtosecond Laser - Glass Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.2457-2458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6784,305 +6772,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIRECT LASER WRITING OF NONLINEAR PROPERTIES IN PHOTOSENSITIVE GLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heisterkamp, A. and Neev, J. and Nolte, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications Xi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7925, 2011, Proceedings of SPIE, 978-0-8194-8462-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.874467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical data storage in photosensitive glasses and spin state transition compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florin Balasa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.33-51, 2010, 978-953-307-063-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/8874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7092,147 +7080,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of violent relaxation and the formation of out-of-equilibrium quasi-stationary states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lovisetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lovisetto</w:t>
+                <w:t xml:space="preserve">M.C. Braidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Braidotti</w:t>
+                <w:t xml:space="preserve">R. Prizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Prizia</w:t>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,114 +7230,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration par laser femtoseconde dans un verre photo-luminescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Sciences et Technologies - Bordeaux I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00459311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7417,51 +7405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE55D896"/>
+    <w:nsid w:val="5DEE1333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7648,51 +7636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-0290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148108385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellec_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Braidotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lovisetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radivoje Prizia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamond Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01684-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morency" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.521714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lapointe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.454380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilbert-Paquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lebel-Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.427291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.416835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259570v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23790-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Camus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409527" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schomerus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00351-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01613751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/14003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa56de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gambaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075141" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Barkhofen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011880v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourhis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Royon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Papon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742665v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.033902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papazoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Efremidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Choi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCB0TV9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104049e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3350895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201002413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSPC8PTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.12.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73ZBFP59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Nikolopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourhis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874455" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551549" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8874" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovisetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Braidotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prizia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clamond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-0290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148108385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellec_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Braidotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lovisetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radivoje Prizia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamond Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01684-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morency" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.521714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lapointe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.454380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilbert-Paquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lebel-Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.427291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.416835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259570v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23790-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schomerus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00351-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01613751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/14003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa56de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gambaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075141" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Barkhofen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011880v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourhis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Royon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Papon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742665v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.033902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papazoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Efremidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Choi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3350895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCB0TV9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104049e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201002413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSPC8PTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.12.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010304" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000360" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Nikolopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourhis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551549" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874467" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8874" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovisetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Braidotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prizia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clamond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>