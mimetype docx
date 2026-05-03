--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -843,931 +843,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100-W-level single-mode ytterbium-free erbium fiber laser</w:t>
+                <w:t xml:space="preserve">Direct-laser-written integrated mid-IR directional couplers in a BGG glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Charles Michaud</w:t>
+                <w:t xml:space="preserve">Arthur Le Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Veilleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bilodeau</w:t>
+                <w:t xml:space="preserve">Yannick Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bérubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilbert-Paquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lebel-Cormier</w:t>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.427291⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.8531-8541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.409527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381860v1</w:t>
+                <w:t xml:space="preserve">hal-03187656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave resonator lattices for topological photonics [Invited]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavefront dislocations reveal the topology of quasi-1D photonic insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattis Reisner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+                <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.416835⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23790-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140352v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of turbulent coherent structures in a superfluid of light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave resonator lattices for topological photonics [Invited]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattis Reisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Eloy</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/26001⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.629-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.416835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381845v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-laser-written integrated mid-IR directional couplers in a BGG glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100-W-level single-mode ytterbium-free erbium fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Veilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilbert-Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Le Camus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Canioni</w:t>
+                <w:t xml:space="preserve">Marie-Anne Lebel-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.409527⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (10), pp.2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.427291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187656v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront dislocations reveal the topology of quasi-1D photonic insulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of turbulent coherent structures in a superfluid of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boughdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dutreix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+                <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delplace</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.3571. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.26001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23790-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259570v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordering a superfluid of light</w:t>
+                <w:t xml:space="preserve">Observation of supersymmetric pseudo-Landau levels in strained microwave graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schomerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-020-00351-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020453v1</w:t>
+                <w:t xml:space="preserve">hal-02940060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of supersymmetric pseudo-Landau levels in strained microwave graphene</w:t>
+                <w:t xml:space="preserve">Disordering a superfluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henning Schomerus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.471-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-020-00351-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940060v1</w:t>
+                <w:t xml:space="preserve">hal-03020453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear refractive index measurement of a photorefractive crystal via spatial self-phase modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,77 +1831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superfluid motion and drag-force cancellation in a fluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haisu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (1), pp.14003 - 14003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2212,103 +2212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial chiral symmetry-breaking as a route to spectrally isolated topological defect states in two-dimensional artificial materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Poli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henning Schomerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.025008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,342 +2470,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective enhancement of topologically induced interface states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Poli</w:t>
+                <w:t xml:space="preserve">Experiments on 'quantum' search and directed transport in microwave artificial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Barkhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6710</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.110501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070296v1</w:t>
+                <w:t xml:space="preserve">hal-01070322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on 'quantum' search and directed transport in microwave artificial graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Böhm</w:t>
+                <w:t xml:space="preserve">Selective enhancement of topologically induced interface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schomerus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.110501</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070322v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of edge states in microwave artificial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.113023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2833,512 +2833,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and thermo-assisted stabilization of luminescent silver clusters in photosensitive glasses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.033902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.033902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809461v1</w:t>
+                <w:t xml:space="preserve">hal-00742665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t>
+                <w:t xml:space="preserve">Tight-binding couplings in microwave artificial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.033902⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (11), pp.115437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742665v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-binding couplings in microwave artificial graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disordered graphene and boron nitride in a microwave tight-binding analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Barkhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (11), pp.115437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115437⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (3), pp.035101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.035101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843999v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered graphene and boron nitride in a microwave tight-binding analogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Barkhofen</w:t>
+                <w:t xml:space="preserve">Formation and thermo-assisted stabilization of luminescent silver clusters in photosensitive glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (3), pp.035101. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (4), pp.1637-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.035101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767913v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and Optical Tailoring of Photonic Lattice Filaments</w:t>
               </w:r>
@@ -3484,77 +3484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyeon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (6), pp.1029-1031. </w:t>
@@ -3690,523 +3690,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards second-harmonic generation micropatterning of glass surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond laser structuring and optical properties of a silver and zinc phosphate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyeon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delestre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Royon</w:t>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3350895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2658-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466928v1</w:t>
+                <w:t xml:space="preserve">hal-00609433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser structuring and optical properties of a silver and zinc phosphate glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">3D patterning at the nanoscale of fluorescent emitters in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyeon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.15584-15588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp104049e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00609433v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning at the nanoscale of fluorescent emitters in glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards second-harmonic generation micropatterning of glass surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fargin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (37), pp.15584-15588. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (9), 091908 (3 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp104049e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3350895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544262v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Clusters Embedded in Glass as a Perennial High Capacity Optical Recording Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (46), pp.5282-5286. </w:t>
@@ -4295,64 +4295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129 (12), pp.1514-1518. </w:t>
@@ -4403,77 +4403,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat the diffraction limit in 3D direct laser writing in photosensitive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4524,90 +4524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional optical data storage using third-harmonic generation in silver zinc phosphate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,217 +5180,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological protection of defect states in the microwave regime</w:t>
+                <w:t xml:space="preserve">Photon fluids in a photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henning Schomerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopoDays 2016, Topological effects in photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Fluids of light workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318041v1</w:t>
+                <w:t xml:space="preserve">hal-01396850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon fluids in a photorefractive crystal</w:t>
+                <w:t xml:space="preserve">Topological protection of defect states in the microwave regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schomerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids of light workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">TopoDays 2016, Topological effects in photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396850v1</w:t>
+                <w:t xml:space="preserve">hal-01318041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary states in one-dimensional periodically modulated photonic lattices</w:t>
               </w:r>
@@ -5439,165 +5439,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser nano/microstructuring in bulk glasses</w:t>
+                <w:t xml:space="preserve">Microwave experiments on edge states in topological and Dirac materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GIS AzurOpto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop on Strongly correlated fluids of light and matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320252v1</w:t>
+                <w:t xml:space="preserve">hal-01318019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave experiments on edge states in topological and Dirac materials</w:t>
+                <w:t xml:space="preserve">Femtosecond laser nano/microstructuring in bulk glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Strongly correlated fluids of light and matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Journées GIS AzurOpto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318019v1</w:t>
+                <w:t xml:space="preserve">hal-01320252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
               </w:r>
@@ -5665,51 +5665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microwave realization of artificial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Topological and Dirac matter : from modeling to imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5728,407 +5728,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear light dynamics in photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G M Nikolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Artificial Graphene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Cuernavaca, Mexico</w:t>
+              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cargèse, France. pp.01007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318007v1</w:t>
+                <w:t xml:space="preserve">hal-01317998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear light dynamics in photonic lattices</w:t>
+                <w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cargèse, France. pp.01007</w:t>
+              <w:t xml:space="preserve">Advances in Quantum Chaotic Scattering: From (Non-)Linear Waves to Few-Body Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317998v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t>
+                <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Quantum Chaotic Scattering: From (Non-)Linear Waves to Few-Body Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Artificial Graphene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Cuernavaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879453v1</w:t>
+                <w:t xml:space="preserve">hal-01318007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Waves in Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6166,77 +6166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analogue of graphene: Dirac points and exotic modes at edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6274,77 +6274,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">￼￼Microwave realization of (dis)ordered graphene-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6497,51 +6497,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Optical Data Storage using Third-Harmonic Generation in Silver Zinc Phosphate Glass</w:t>
+                <w:t xml:space="preserve">Silver Clusters as Probes for Femtosecond Laser - Glass Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canioni</w:t>
@@ -6576,102 +6576,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.1226-1227, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.2457-2458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553691v1</w:t>
+                <w:t xml:space="preserve">hal-01553690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Clusters as Probes for Femtosecond Laser - Glass Interaction</w:t>
+                <w:t xml:space="preserve">3D Optical Data Storage using Third-Harmonic Generation in Silver Zinc Phosphate Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canioni</w:t>
@@ -6706,69 +6697,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.2457-2458</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.1226-1227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553690v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6937,77 +6937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical data storage in photosensitive glasses and spin state transition compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DEE1333"/>
+    <w:nsid w:val="7622BB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7636,51 +7636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-0290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148108385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellec_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Braidotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lovisetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radivoje Prizia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamond Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01684-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morency" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.521714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lapointe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.454380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilbert-Paquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lebel-Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.427291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.416835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259570v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23790-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schomerus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00351-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01613751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/14003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa56de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gambaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075141" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Barkhofen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011880v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourhis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Royon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Papon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742665v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.033902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papazoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Efremidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Choi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3350895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCB0TV9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104049e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201002413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSPC8PTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.12.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010304" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000360" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Nikolopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourhis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551549" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874467" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8874" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovisetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Braidotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prizia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clamond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-0290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148108385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellec_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Braidotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lovisetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radivoje Prizia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamond Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01684-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morency" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.521714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lapointe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.454380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259570v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23790-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.416835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Michaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veilleux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilbert-Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lebel-Cormier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.427291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schomerus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00351-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01613751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/14003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa56de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gambaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075141" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Barkhofen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011880v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742665v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.033902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourhis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Royon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Papon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papazoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Efremidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Choi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCB0TV9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104049e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3350895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201002413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSPC8PTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.12.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010304" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000360" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317998v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Nikolopoulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourhis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551549" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874467" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8874" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovisetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Braidotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prizia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clamond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>