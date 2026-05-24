--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,7350 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7299 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Bellec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3988-0290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148108385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bellec_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=paATJ5EAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of violent relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Braidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lovisetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radivoje Prizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clamond Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.206. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01684-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser writing of robust waveguides in optical fibers with enhanced photosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (11), pp.19735. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.521714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Fluids of Light Come into Sharper View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.74. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/Physics.16.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser writing of arbitrary long low-loss waveguides in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Boilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réal Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (23), pp.6253. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.478386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified astigmatic beam technique for laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réal Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (9), pp.2333. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.454380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront dislocations reveal the topology of quasi-1D photonic insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3571. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23790-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-laser-written integrated mid-IR directional couplers in a BGG glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.8531-8541. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.409527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave resonator lattices for topological photonics [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattis Reisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.629-653. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.416835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100-W-level single-mode ytterbium-free erbium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Charles Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Veilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilbert-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lebel-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2553. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.427291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of turbulent coherent structures in a superfluid of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boughdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Élie Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134 (2), pp.26001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/134/26001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of supersymmetric pseudo-Landau levels in strained microwave graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Schomerus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordering a superfluid of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.471-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic nonlinear refractive index measurement of a photorefractive crystal via spatial self-phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boughdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.30360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluid motion and drag-force cancellation in a fluid of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boughdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Élie Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2108. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04534-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband integrated beam splitter using spatial adiabatic passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (21), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.027058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-diffracting states in one-dimensional Floquet photonic topological insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haisu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Tzortzakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (1), pp.14003 - 14003. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/119/14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial chiral symmetry-breaking as a route to spectrally isolated topological defect states in two-dimensional artificial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Schomerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.025008. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/aa56de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy landscape in a Penrose tiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Vignolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gambaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.075141. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.075141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on 'quantum' search and directed transport in microwave artificial graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Barkhofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.110501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective enhancement of topologically induced interface states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Schomerus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of edge states in microwave artificial graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.113023. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/11/113023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.033902. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.033902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight-binding couplings in microwave artificial graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (11), pp.115437. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered graphene and boron nitride in a microwave tight-binding analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Barkhofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (3), pp.035101. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.035101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and thermo-assisted stabilization of luminescent silver clusters in photosensitive glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (4), pp.1637-1644. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Optical Tailoring of Photonic Lattice Filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Efremidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), pp.113905. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.113905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional direct femtosecond laser writing of second-order nonlinearities in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.1029-1031. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.001029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faithful communication Hamiltonian in photonic lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nikolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Tzortzakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (21), pp.4504. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser structuring and optical properties of a silver and zinc phosphate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (44-49), pp.2658-2665. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D patterning at the nanoscale of fluorescent emitters in glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyeon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (37), pp.15584-15588. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp104049e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards second-harmonic generation micropatterning of glass surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fargin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (9), 091908 (3 p.). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3350895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Clusters Embedded in Glass as a Perennial High Capacity Optical Recording Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (46), pp.5282-5286. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201002413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence properties of silver zinc phosphate glasses following different irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1514-1518. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat the diffraction limit in 3D direct laser writing in photosensitive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (12), pp.10304-10318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.010304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional optical data storage using third-harmonic generation in silver zinc phosphate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser tuning of oxide nanoparticles in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the characteristics of nanoparticles in preforms and optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore (MD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological protection of defect states in the microwave regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Schomerus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopoDays 2016, Topological effects in photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon fluids in a photorefractive crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids of light workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary states in one-dimensional periodically modulated photonic lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave experiments on edge states in topological and Dirac materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Strongly correlated fluids of light and matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser nano/microstructuring in bulk glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS AzurOpto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de liaisons fortes et les fonctions d’onde localisées dans la simulation numérique de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microwave realization of artificial graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Topological and Dirac matter : from modeling to imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear light dynamics in photonic lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G M Nikolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Tzortzakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cargèse, France. pp.01007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological transition of Dirac points in a microwave experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Chaotic Scattering: From (Non-)Linear Waves to Few-Body Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cuernavaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge states in strained honeycomb lattices : a microwave experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Waves in Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave analogue of graphene: Dirac points and exotic modes at edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">￼￼Microwave realization of (dis)ordered graphene-like structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de la Matière Condensée (JMC13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New step towards the future perennial high capacity optical recording medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Fransisco, United States. pp.79250N, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.874455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Clusters as Probes for Femtosecond Laser - Glass Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.2457-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Optical Data Storage using Third-Harmonic Generation in Silver Zinc Phosphate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, San Jose, CA, United States. pp.1226-1227, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT LASER WRITING OF NONLINEAR PROPERTIES IN PHOTOSENSITIVE GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heisterkamp, A. and Neev, J. and Nolte, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7925, 2011, Proceedings of SPIE, 978-0-8194-8462-8. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.874467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical data storage in photosensitive glasses and spin state transition compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Degert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin Balasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.33-51, 2010, 978-953-307-063-6. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/8874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of violent relaxation and the formation of out-of-equilibrium quasi-stationary states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lovisetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Braidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration par laser femtoseconde dans un verre photo-luminescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Sciences et Technologies - Bordeaux I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00459311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7405,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7622BB4C"/>
+    <w:nsid w:val="6D1341C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7636,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-0290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148108385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellec_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Braidotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lovisetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radivoje Prizia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamond Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01684-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morency" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.521714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lapointe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.454380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259570v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23790-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.416835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Michaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veilleux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilbert-Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lebel-Cormier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.427291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schomerus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00351-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01613751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisu Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/14003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa56de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gambaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075141" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Barkhofen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011880v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742665v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.033902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourhis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Royon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Papon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papazoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Efremidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Choi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCB0TV9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104049e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3350895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201002413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSPC8PTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.12.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010304" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000360" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317998v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Nikolopoulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourhis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551549" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874467" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8874" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovisetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Braidotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prizia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clamond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-0290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148108385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellec_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=paATJ5EAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Braidotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lovisetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radivoje Prizia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamond Didier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01684-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morency" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.521714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.74" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bilodeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lapointe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.454380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259570v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dutreix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23790-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.416835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Veilleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilbert-Paquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lebel-Cormier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.427291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schomerus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00351-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doutre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Micheli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01613751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisu Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/14003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa56de" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian B&#246;hm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gambaudo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.075141" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Barkhofen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011880v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742665v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.033902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115437" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourhis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Royon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Papon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papazoglou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Efremidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couairon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113905" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Choi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikolopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCB0TV9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104049e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3350895" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201002413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSPC8PTF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2008.12.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Nikolopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourhis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874455" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8874" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovisetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Braidotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prizia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clamond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>