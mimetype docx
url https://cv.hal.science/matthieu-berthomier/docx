--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1,7501 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7450 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> matthieu berthomier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Performance of an Electrostatic Analyzer With an Hemispheric Field‐of‐View Based on the Donut Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (3), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA033367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Ion‐Electron Plasma Camera Spectrometer With an Instantaneous Hemispheric Field of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (11), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA034516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Solar Wind Velocity Spikes Measured by Solar Orbiter and Coronal Brightenings Observed by SDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanpeng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahaeddine Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4eda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skewness and kurtosis of solar wind proton distribution functions: The normal inverse-Gaussian model and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D’amicis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the diffusion of suprathermal electrons by whistler waves between 0.2 and 1 AU with Solar Orbiter and Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A143. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Energy Budget in the Solar Wind from 13.3-100 Solar Radii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS: in-situ studies of the solar corona beyond Parker Solar Probe and Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce T. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.277-315. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09878-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radial Evolution of the Solar Wind as Organized by Electron Distribution Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac85b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchbacks in the Young Solar Wind: Electron Evolution Observed inside Switchbacks between 0.125 au and 0.25 au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raaman Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davin Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac88c4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the fundamental modes of energy transfer and partitioning in the coupled Magnetosphere-Ionosphere system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Palmroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler instability driven by the sunward electron deficit in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Verscharen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A31), 10 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring solar-terrestrial interactions via multiple imaging observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogdanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2-3), pp.361-390. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09784-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection as a mechanism to produce multiple thermal proton populations and beams locally in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kieokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A37. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-cadence measurements of electron pitch-angle distributions from Solar Orbiter SWA-EAS burst mode operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kataria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bercic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale views of an Alfvénic slow solar wind: 3D velocity distribution functions observed by the Proton-Alpha Sensor of Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A36. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic Scales of Magnetic Switchback Patches Near the Sun and Their Possible Association With Solar Supergranulation and Granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (2), pp.96. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sunward Electron Deficit: A Telltale Sign of the Sun’s Electric Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 916 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac096e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter observations of the structure of reconnection outflow layers in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heat flux in the near-Sun environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A15. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic increases with central current sheets: observations with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A11. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heliospheric Current Sheet and Plasma Sheet during Parker Solar Probe's First Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894 (2), pp.L19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab8d2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Solar Wind Analyser (SWA) suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A16. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Probe ANalyzers-Electrons on the Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis L Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davin Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamuda Abatcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab7370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons in the Young Solar Wind: First Results from the Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab4cec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvénic Velocity Spikes and Rotational Flows in the Near-Sun Solar Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Belcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576 (7786), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1813-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Lion Roars and Electron Dynamics in Mirror Mode Waves Observed by the Magnetospheric MultiScale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear radiation generation processes in the auroral acceleration region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.1241-1248. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-35-1241-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic analyzer with a 3-D instantaneous field of view for fast measurements of plasma distribution functions in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.3397-3410. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Drift Waves and Electromagnetic Electron Space-Phase Holes Associated With Dipolarization Fronts and Field-Aligned Currents Observed by the Magnetospheric Multiscale Mission During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.236-257. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind Electrons Alphas and Protons (SWEAP) Investigation: Design of the Solar Wind and Coronal Plasma Instrument Suite for Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Abiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (1-4), pp.131-186. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation in the neighbourhood of a double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-677-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spatiotemporal measurements of the detailed azimuthal substructure of the substorm current wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. J. Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (2), pp.927-946. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a High Dynamic Range and Ultra Low Power 16-Channel ASIC for an Innovative 3D Imaging Space Plasma Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.2580 - 2586. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerlay, N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-parallel whistler mode waves observed by THEMIS during near-earth dipolarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.2259-2275. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2259-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear electron acoustic structures generated on the high-potential side of a double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-16-373-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of three-dimensional electron holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3013452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic shock properties inferred from AKR fine structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Treumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jasperse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1/2), pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling stretched solitary waves along magnetic field lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion outflow and associated perpendicular heating in the cusp observed by Interball Auroral Probe and Fast Auroral Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouhram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malingre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Jasperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (A2), pp.SMP 4-1-SMP 4-13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JA000091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03039712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electron Plasma Camera for the Plasma Observatory ESA mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of oblique whistler waves in shaping of the solar wind electron function between 0.17 and 1 AU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why switchbacks may be related to solar granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early results from the Proton Alfa Sensor (PAS/SWA) onboard Solar Orbiter: the Solar Wind at different scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE: Coordinated multipoint measurements of Mars' unique hybrid magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Luhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroh Barjatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-511, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03112738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRE: A Compact Instrument to Measure Thermal Ions, Electrons and Electrostatic Charging Onboard Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « 3-D donut » electrostatic analyzer for millisecond timescale electron measurements in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SH44A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Alfvén&amp;quot; proposal for the European Space Agency M5 Mission Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM41A-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic waves and electron phase-space hole like signatures detected by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.9295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sub-ion scale turbulence in Earth's magnetosheath using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la mission Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative particle detector for future heliophysics missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.D2.3-28-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D plasma camera for planetary missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.14245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission: A possible ESA M4 Mission Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.13153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén mission concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM11B-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster multi-spacecraft observations of electron and ion holes in the Auroral Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SM14B-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high dynamic range and low power 16-channel CMOS circuit for particle detection in space plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference I2MTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp.2454 - 2457, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time resolution particle instrumentation for cross-scale coupling studies in Earth's plasm sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low frequency receiver for the solar orbiter mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Solar Orbiter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time resolution particle instrumentation for cross-scale coupling studies in Earth's plasma sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauffage et turbulence plasma observés par CLUSTER en zone aurorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bosqued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de R&T « Analyseur plasma 3D »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Technologie Spatiale du CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de R&T « Analyseur plasma 3D »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de prospective du Pôle Système Solaire de l'IPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures and incoherent waves in electrostatic turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de mesures multi-échelles en zone aurorale : projet IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upward electron beams and turbulence in the mid-altitude auroral cleft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bosqued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER PEACE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Maur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures missions magnétosphériques multi-satellites : THEMIS, MMS, X-scale & IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du futur pôle système solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude cusp turbulence observed by CLUSTER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and scaling of electron holes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUSTER observations of mid-altitude polar cleft turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and turbulence in the cusp, at the magnetopause and its vicinity as seen by the Cluster STAFF experiment : characterisation and role on particle dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Solar Probe Analyzer Design, Operation, and Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH51B-2827, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEAP takes a scoop: Overview of the coronal and solar wind plasma instruments on Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E. Korreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH51B-2822, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of electron-scale measurements in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.17035, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.16809, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOR Ion Mass Spectrometer instrument - IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kucharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fraenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-15367, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call: Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria. 18, pp.EPSC2016-16890, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on particle acceleration in strongly magnetized plasmas and how to answer them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-16842, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the plasma radiate near a Double Layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-3017, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster multi-spacecraft observations of electron and ion holes in the Auroral Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.12841, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low power hard-rad electronics for particle detection in space plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.14178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLF saucers source region and generation revealed by the four Cluster satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 11, pp.SM11B-2103, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Optimisation d'un Analyseur pour les Plasmas Spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence et accélération des électrons dans la magnétosphère terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for International Solar Terrestrial Program Next (ISTPNext)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7635,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;denis Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Alata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce T. Tsurutani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balikhin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09878-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halekas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Whittlesey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Livi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac85b8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rouillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;ville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac096e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogdanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09784-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Owen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140970" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kataria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bercic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140959" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcginnis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis L Whittlesey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Larson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kasper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamuda Abatcha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab7370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4cec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Kasper" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart D. Bale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Belcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Case" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1813-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1241-2017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023596" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024550" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abiad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Austin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0206-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pickett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-677-2014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Rae" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. J. Watt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murphy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA019302" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2211933" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2259-2009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-16-373-2009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Forsyth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Alata" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Phan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15707" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Curry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Luhmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroh Barjatya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-511" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Sauvaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Mutel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229513" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860975v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whittlesey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Larson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kasper" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Curtis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Korreck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucharek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fraenz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdeil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kepko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Vourlidas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;denis Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Alata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanpeng Hou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Gannouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4eda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Owen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#8217;amicis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselkikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chandran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce T. Tsurutani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balikhin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09878-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Whittlesey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Livi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac85b8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaman Nair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Whittlesey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Larson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Livi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac88c4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Forsyth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Palmroth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lester" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09861-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Owen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogdanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09784-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kataria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bercic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140959" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1112" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac096e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Foster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcginnis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039256" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Eastwood" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Bale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szabo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8d2d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Owen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Janabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis L Whittlesey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kasper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamuda Abatcha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab7370" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4cec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Kasper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart D. Bale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Belcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Case" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1813-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1241-2017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023596" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024550" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325966v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abiad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Austin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0206-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pickett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-677-2014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Rae" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. J. Watt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murphy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA019302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2211933" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2259-2009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-16-373-2009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muschietti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013452" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pottelette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasperse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Carlson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubouloz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malingre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Jasperse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JA000091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Alata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17978" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089908v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7265" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Phan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15707" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Curry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Luhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroh Barjatya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Sauvaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788933" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800181v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860554v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Mutel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733922v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229513" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdeil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156277v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156270v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156263v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whittlesey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Larson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kasper" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Curtis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Korreck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucharek" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fraenz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdeil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861330v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861332v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kepko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Vourlidas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>