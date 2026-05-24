--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> matthieu berthomier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Performance of an Electrostatic Analyzer With an Hemispheric Field‐of‐View Based on the Donut Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (3), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA033367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Ion‐Electron Plasma Camera Spectrometer With an Instantaneous Hemispheric Field of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (11), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA034516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Solar Wind Velocity Spikes Measured by Solar Orbiter and Coronal Brightenings Observed by SDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanpeng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahaeddine Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4eda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skewness and kurtosis of solar wind proton distribution functions: The normal inverse-Gaussian model and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D’amicis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the diffusion of suprathermal electrons by whistler waves between 0.2 and 1 AU with Solar Orbiter and Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A143. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Energy Budget in the Solar Wind from 13.3-100 Solar Radii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS: in-situ studies of the solar corona beyond Parker Solar Probe and Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce T. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.277-315. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09878-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radial Evolution of the Solar Wind as Organized by Electron Distribution Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac85b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchbacks in the Young Solar Wind: Electron Evolution Observed inside Switchbacks between 0.125 au and 0.25 au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raaman Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davin Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac88c4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the fundamental modes of energy transfer and partitioning in the coupled Magnetosphere-Ionosphere system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Palmroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler instability driven by the sunward electron deficit in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Verscharen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A31), 10 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring solar-terrestrial interactions via multiple imaging observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogdanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2-3), pp.361-390. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09784-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection as a mechanism to produce multiple thermal proton populations and beams locally in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kieokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A37. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-cadence measurements of electron pitch-angle distributions from Solar Orbiter SWA-EAS burst mode operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kataria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bercic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale views of an Alfvénic slow solar wind: 3D velocity distribution functions observed by the Proton-Alpha Sensor of Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A36. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic Scales of Magnetic Switchback Patches Near the Sun and Their Possible Association With Solar Supergranulation and Granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (2), pp.96. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sunward Electron Deficit: A Telltale Sign of the Sun’s Electric Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 916 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac096e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter observations of the structure of reconnection outflow layers in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heat flux in the near-Sun environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A15. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic increases with central current sheets: observations with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A11. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heliospheric Current Sheet and Plasma Sheet during Parker Solar Probe's First Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894 (2), pp.L19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab8d2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Solar Wind Analyser (SWA) suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A16. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Probe ANalyzers-Electrons on the Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis L Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davin Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamuda Abatcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab7370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons in the Young Solar Wind: First Results from the Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab4cec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvénic Velocity Spikes and Rotational Flows in the Near-Sun Solar Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Belcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576 (7786), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1813-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Lion Roars and Electron Dynamics in Mirror Mode Waves Observed by the Magnetospheric MultiScale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear radiation generation processes in the auroral acceleration region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.1241-1248. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-35-1241-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic analyzer with a 3-D instantaneous field of view for fast measurements of plasma distribution functions in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.3397-3410. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Drift Waves and Electromagnetic Electron Space-Phase Holes Associated With Dipolarization Fronts and Field-Aligned Currents Observed by the Magnetospheric Multiscale Mission During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.236-257. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind Electrons Alphas and Protons (SWEAP) Investigation: Design of the Solar Wind and Coronal Plasma Instrument Suite for Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Abiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (1-4), pp.131-186. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation in the neighbourhood of a double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-677-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spatiotemporal measurements of the detailed azimuthal substructure of the substorm current wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. J. Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (2), pp.927-946. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a High Dynamic Range and Ultra Low Power 16-Channel ASIC for an Innovative 3D Imaging Space Plasma Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.2580 - 2586. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerlay, N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-parallel whistler mode waves observed by THEMIS during near-earth dipolarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.2259-2275. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2259-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear electron acoustic structures generated on the high-potential side of a double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-16-373-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of three-dimensional electron holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3013452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic shock properties inferred from AKR fine structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Treumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jasperse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1/2), pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling stretched solitary waves along magnetic field lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion outflow and associated perpendicular heating in the cusp observed by Interball Auroral Probe and Fast Auroral Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouhram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malingre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Jasperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (A2), pp.SMP 4-1-SMP 4-13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JA000091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03039712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electron Plasma Camera for the Plasma Observatory ESA mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of oblique whistler waves in shaping of the solar wind electron function between 0.17 and 1 AU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why switchbacks may be related to solar granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early results from the Proton Alfa Sensor (PAS/SWA) onboard Solar Orbiter: the Solar Wind at different scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE: Coordinated multipoint measurements of Mars' unique hybrid magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Luhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroh Barjatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-511, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03112738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRE: A Compact Instrument to Measure Thermal Ions, Electrons and Electrostatic Charging Onboard Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « 3-D donut » electrostatic analyzer for millisecond timescale electron measurements in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SH44A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Alfvén&amp;quot; proposal for the European Space Agency M5 Mission Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM41A-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic waves and electron phase-space hole like signatures detected by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.9295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sub-ion scale turbulence in Earth's magnetosheath using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la mission Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative particle detector for future heliophysics missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.D2.3-28-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D plasma camera for planetary missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.14245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission: A possible ESA M4 Mission Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.13153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén mission concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM11B-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster multi-spacecraft observations of electron and ion holes in the Auroral Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SM14B-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high dynamic range and low power 16-channel CMOS circuit for particle detection in space plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference I2MTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp.2454 - 2457, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time resolution particle instrumentation for cross-scale coupling studies in Earth's plasm sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low frequency receiver for the solar orbiter mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Solar Orbiter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time resolution particle instrumentation for cross-scale coupling studies in Earth's plasma sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauffage et turbulence plasma observés par CLUSTER en zone aurorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bosqued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de R&T « Analyseur plasma 3D »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Technologie Spatiale du CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de R&T « Analyseur plasma 3D »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de prospective du Pôle Système Solaire de l'IPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures and incoherent waves in electrostatic turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de mesures multi-échelles en zone aurorale : projet IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upward electron beams and turbulence in the mid-altitude auroral cleft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bosqued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER PEACE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Maur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures missions magnétosphériques multi-satellites : THEMIS, MMS, X-scale & IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du futur pôle système solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude cusp turbulence observed by CLUSTER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and scaling of electron holes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUSTER observations of mid-altitude polar cleft turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and turbulence in the cusp, at the magnetopause and its vicinity as seen by the Cluster STAFF experiment : characterisation and role on particle dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Solar Probe Analyzer Design, Operation, and Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH51B-2827, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEAP takes a scoop: Overview of the coronal and solar wind plasma instruments on Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E. Korreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH51B-2822, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of electron-scale measurements in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.17035, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.16809, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOR Ion Mass Spectrometer instrument - IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kucharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fraenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-15367, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call: Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria. 18, pp.EPSC2016-16890, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on particle acceleration in strongly magnetized plasmas and how to answer them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-16842, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the plasma radiate near a Double Layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-3017, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster multi-spacecraft observations of electron and ion holes in the Auroral Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.12841, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low power hard-rad electronics for particle detection in space plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.14178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLF saucers source region and generation revealed by the four Cluster satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 11, pp.SM11B-2103, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Optimisation d'un Analyseur pour les Plasmas Spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence et accélération des électrons dans la magnétosphère terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for International Solar Terrestrial Program Next (ISTPNext)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> matthieu berthomier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Performance of an Electrostatic Analyzer With an Hemispheric Field‐of‐View Based on the Donut Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (3), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA033367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Ion‐Electron Plasma Camera Spectrometer With an Instantaneous Hemispheric Field of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (11), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA034516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Solar Wind Velocity Spikes Measured by Solar Orbiter and Coronal Brightenings Observed by SDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanpeng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahaeddine Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4eda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skewness and kurtosis of solar wind proton distribution functions: The normal inverse-Gaussian model and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D’amicis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the diffusion of suprathermal electrons by whistler waves between 0.2 and 1 AU with Solar Orbiter and Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A143. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Energy Budget in the Solar Wind from 13.3-100 Solar Radii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS: in-situ studies of the solar corona beyond Parker Solar Probe and Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce T. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.277-315. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09878-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radial Evolution of the Solar Wind as Organized by Electron Distribution Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac85b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchbacks in the Young Solar Wind: Electron Evolution Observed inside Switchbacks between 0.125 au and 0.25 au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raaman Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davin Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac88c4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the fundamental modes of energy transfer and partitioning in the coupled Magnetosphere-Ionosphere system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Palmroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale views of an Alfvénic slow solar wind: 3D velocity distribution functions observed by the Proton-Alpha Sensor of Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sunward Electron Deficit: A Telltale Sign of the Sun’s Electric Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 916 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac096e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic Scales of Magnetic Switchback Patches Near the Sun and Their Possible Association With Solar Supergranulation and Granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (2), pp.96. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-cadence measurements of electron pitch-angle distributions from Solar Orbiter SWA-EAS burst mode operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kataria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bercic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection as a mechanism to produce multiple thermal proton populations and beams locally in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kieokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A37. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler instability driven by the sunward electron deficit in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Verscharen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A31), 10 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring solar-terrestrial interactions via multiple imaging observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogdanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2-3), pp.361-390. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09784-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter observations of the structure of reconnection outflow layers in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heat flux in the near-Sun environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A15. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic increases with central current sheets: observations with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A11. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Solar Wind Analyser (SWA) suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Al Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A16. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heliospheric Current Sheet and Plasma Sheet during Parker Solar Probe's First Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Reville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894 (2), pp.L19. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab8d2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Probe ANalyzers-Electrons on the Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis L Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davin Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamuda Abatcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab7370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons in the Young Solar Wind: First Results from the Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab4cec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvénic Velocity Spikes and Rotational Flows in the Near-Sun Solar Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Belcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 576 (7786), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1813-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Lion Roars and Electron Dynamics in Mirror Mode Waves Observed by the Magnetospheric MultiScale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear radiation generation processes in the auroral acceleration region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (6), pp.1241-1248. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-35-1241-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic analyzer with a 3-D instantaneous field of view for fast measurements of plasma distribution functions in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.3397-3410. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Drift Waves and Electromagnetic Electron Space-Phase Holes Associated With Dipolarization Fronts and Field-Aligned Currents Observed by the Magnetospheric Multiscale Mission During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.236-257. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind Electrons Alphas and Protons (SWEAP) Investigation: Design of the Solar Wind and Coronal Plasma Instrument Suite for Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Abiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (1-4), pp.131-186. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation in the neighbourhood of a double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-677-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spatiotemporal measurements of the detailed azimuthal substructure of the substorm current wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. J. Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (2), pp.927-946. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a High Dynamic Range and Ultra Low Power 16-Channel ASIC for an Innovative 3D Imaging Space Plasma Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.2580 - 2586. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2211933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfvén : Magnetosphere -Ionosphere Connection Explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerlay, N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-parallel whistler mode waves observed by THEMIS during near-earth dipolarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.2259-2275. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2259-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear electron acoustic structures generated on the high-potential side of a double layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-16-373-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of three-dimensional electron holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3013452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic shock properties inferred from AKR fine structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Treumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jasperse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1/2), pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion outflow and associated perpendicular heating in the cusp observed by Interball Auroral Probe and Fast Auroral Snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouhram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malingre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Jasperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (A2), pp.SMP 4-1-SMP 4-13. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JA000091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03039712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling stretched solitary waves along magnetic field lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electron Plasma Camera for the Plasma Observatory ESA mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of oblique whistler waves in shaping of the solar wind electron function between 0.17 and 1 AU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why switchbacks may be related to solar granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early results from the Proton Alfa Sensor (PAS/SWA) onboard Solar Orbiter: the Solar Wind at different scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE: Coordinated multipoint measurements of Mars' unique hybrid magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Luhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroh Barjatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-511, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03112738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRE: A Compact Instrument to Measure Thermal Ions, Electrons and Electrostatic Charging Onboard Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Alfvén&amp;quot; proposal for the European Space Agency M5 Mission Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM41A-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « 3-D donut » electrostatic analyzer for millisecond timescale electron measurements in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SH44A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic waves and electron phase-space hole like signatures detected by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.9295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sub-ion scale turbulence in Earth's magnetosheath using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la mission Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission: A possible ESA M4 Mission Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.13153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén mission concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM11B-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D plasma camera for planetary missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.14245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative particle detector for future heliophysics missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.D2.3-28-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster multi-spacecraft observations of electron and ion holes in the Auroral Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SM14B-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high dynamic range and low power 16-channel CMOS circuit for particle detection in space plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference I2MTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp.2454 - 2457, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time resolution particle instrumentation for cross-scale coupling studies in Earth's plasm sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low frequency receiver for the solar orbiter mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Solar Orbiter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Athens, Greece. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time resolution particle instrumentation for cross-scale coupling studies in Earth's plasma sheet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de R&T « Analyseur plasma 3D »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Technologie Spatiale du CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauffage et turbulence plasma observés par CLUSTER en zone aurorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bosqued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de R&T « Analyseur plasma 3D »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de prospective du Pôle Système Solaire de l'IPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures and incoherent waves in electrostatic turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité de mesures multi-échelles en zone aurorale : projet IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upward electron beams and turbulence in the mid-altitude auroral cleft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bosqued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER PEACE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Maur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures missions magnétosphériques multi-satellites : THEMIS, MMS, X-scale & IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du futur pôle système solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude cusp turbulence observed by CLUSTER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and scaling of electron holes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muschietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and turbulence in the cusp, at the magnetopause and its vicinity as seen by the Cluster STAFF experiment : characterisation and role on particle dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUSTER observations of mid-altitude polar cleft turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Solar Probe Analyzer Design, Operation, and Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH51B-2827, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEAP takes a scoop: Overview of the coronal and solar wind plasma instruments on Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whittlesey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E. Korreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH51B-2822, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of electron-scale measurements in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.17035, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.16809, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOR Ion Mass Spectrometer instrument - IMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kucharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fraenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-15367, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alfvén Mission for the ESA M5 Call: Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria. 18, pp.EPSC2016-16890, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on particle acceleration in strongly magnetized plasmas and how to answer them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-16842, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the plasma radiate near a Double Layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-3017, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster multi-spacecraft observations of electron and ion holes in the Auroral Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.12841, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low power hard-rad electronics for particle detection in space plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.14178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLF saucers source region and generation revealed by the four Cluster satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 11, pp.SM11B-2103, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Optimisation d'un Analyseur pour les Plasmas Spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verdeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence et accélération des électrons dans la magnétosphère terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for International Solar Terrestrial Program Next (ISTPNext)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;denis Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Alata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanpeng Hou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Gannouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4eda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Owen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#8217;amicis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselkikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chandran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce T. Tsurutani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balikhin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09878-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Whittlesey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Livi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac85b8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaman Nair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Whittlesey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Larson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Livi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac88c4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Forsyth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Palmroth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lester" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09861-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Owen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogdanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09784-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kataria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bercic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140959" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1112" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac096e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Foster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcginnis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039256" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Eastwood" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Bale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szabo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8d2d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Owen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Janabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis L Whittlesey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kasper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamuda Abatcha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab7370" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4cec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Kasper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart D. Bale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Belcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Case" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1813-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1241-2017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023596" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024550" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325966v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abiad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Austin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0206-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pickett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-677-2014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Rae" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. J. Watt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murphy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA019302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2211933" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2259-2009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-16-373-2009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muschietti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013452" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pottelette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasperse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Carlson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhram" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubouloz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malingre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Jasperse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JA000091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Alata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17978" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089908v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7265" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Phan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15707" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Curry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Luhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroh Barjatya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Sauvaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788933" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800181v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860554v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Mutel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733922v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229513" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdeil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156277v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156270v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156263v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whittlesey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Larson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kasper" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Curtis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Korreck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucharek" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fraenz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdeil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861330v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861332v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kepko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Vourlidas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal H&#233;naff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;denis Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Alata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanpeng Hou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Gannouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4eda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Owen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#8217;amicis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselkikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chandran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce T. Tsurutani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balikhin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09878-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Whittlesey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Livi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac85b8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaman Nair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Whittlesey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Larson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Livi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac88c4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Forsyth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Palmroth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lester" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09861-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac096e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kataria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bercic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140959" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141149" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Owen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140970" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogdanova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09784-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Foster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcginnis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039256" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Eastwood" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Bale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Owen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Janabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szabo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8d2d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis L Whittlesey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kasper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamuda Abatcha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab7370" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4cec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Kasper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart D. Bale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Belcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Case" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1813-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-1241-2017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023596" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024550" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325966v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abiad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Austin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0206-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pickett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-677-2014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Rae" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. J. Watt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murphy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA019302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2211933" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2259-2009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-16-373-2009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muschietti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013452" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pottelette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Treumann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasperse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhram" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubouloz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malingre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Jasperse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JA000091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Carlson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Alata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17978" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089908v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7265" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Phan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15707" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Curry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Luhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroh Barjatya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Sauvaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788933" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800183v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800182v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860554v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Mutel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00733922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229513" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdeil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156294v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156277v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156270v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156263v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whittlesey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Larson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kasper" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Curtis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Korreck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861329v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucharek" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fraenz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdeil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861330v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861332v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kepko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Vourlidas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>