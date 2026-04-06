--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -277,261 +277,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of pile response in soft clay under multidirectional and cyclic loading for floating wind turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifuge parametric study of the geosynthetic overlap for reinforced piled embankment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Peter Jostad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40722-025-00450-5⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.24.00074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509896v1</w:t>
+                <w:t xml:space="preserve">hal-05507963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge parametric study of the geosynthetic overlap for reinforced piled embankment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of pile response in soft clay under multidirectional and cyclic loading for floating wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Guerois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+                <w:t xml:space="preserve">Hans Peter Jostad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgein.24.00074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40722-025-00450-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507963v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge modelling considerations of lateral loaded monopiles in sand</w:t>
               </w:r>
@@ -857,235 +857,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact driving of monopiles in centrifuge: effect on the lateral response in sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongsen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.21.00035⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483583v1</w:t>
+                <w:t xml:space="preserve">hal-03483556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongsen Li</w:t>
+                <w:t xml:space="preserve">Impact driving of monopiles in centrifuge: effect on the lateral response in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.21.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483556v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
               </w:r>
@@ -1201,85 +1201,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Fagundes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp. 301-314. </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp. 301-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgein.19.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1305,70 +1305,70 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pile roughness on shaft resistance in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgeen.18.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1624,265 +1624,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocio Isorna</w:t>
+                <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.17.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014590v1</w:t>
+                <w:t xml:space="preserve">hal-01617370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+                <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp. 1-6. </w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.17.00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617370v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand</w:t>
               </w:r>
@@ -2530,112 +2530,7415 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (4), pp 749-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge study of a laterally loaded energy pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge modelling of cyclic loading on suction anchors in soft clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2025, Nantes, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ISFOG2025-424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of groundwater flow on energy pile groups: a centrifuge modelling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Menezes Santos Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geosynthetic overlap for reinforced piled embankment: Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROGEO 8 - 8th European Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France. pp.04003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202564404003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing repeatability, scale effects, and consistency in geotechnical physical modelling: a collaborative benchmark exercise on horizontally loaded piles in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Liaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kochnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Zachert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ovalle-Villamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Muraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge modelling of the loading capacity of suction anchors in soft clay: towards multidirectional load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics (ECPMG) Delft - The Netherlands, 09-11 October 2024 (Session 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Firomsa Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Konkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogrammétrie mobile pour la reconstruction 3D des expériences en centrifugeuse géotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français de Mécanique des Sols et de Géotechnique (CFMS); Comité Français de Mécanique des Roches (CFMR); Comité Français de Géologie de l’Ingénieur et de l’Environnement (CFGI); Laboratoire IC2MP (Institut de Chimie des Milieux et des Matériaux de Poitiers, UMR CNRS 7285, Jun 2024, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13771329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Square shallow foundation on four rigid inclusions subjected to uncentered vertical load: Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.2681-2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge eccentric loading of square foundation over rigid inclusions with the 4 Degree Of Freedom robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DELTARES; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude en centrifugeuse d'un pieu géothermique en ciment armé sous chargement horizontal en tête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur – Poitiers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IC2MP (Institut de Chimie des Milieux et des Matériaux de Poitiers, UMR CNRS 7285), Jun 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COOP Project: Energy piles under combined loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.3171-3175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge modelling of tapered wall jacked into dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.330-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kazakhstan Geotechnical Society, Aug 2023, Astana, Kazakhstan. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003299127-184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopile lateral loading in dense sand - Comparison between monopile hammered in centrifuge versus PISA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUT, Sep 2023, London (UK), United Kingdom. pp.1031-1036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New method to determine P-y curves from monopile lateral loading test performed in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUT, Sep 2023, London (UK), United Kingdom. pp.1031-1036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'installation par battage du monopieu sur la réponse horizontale en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrofit of the centrifuge engine line of the Uni-Eiffel GeoCentrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.181-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of monopile hammering installation on the horizontal response in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.508-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge study of monopile embedded on its horizontal response in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonsen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.460-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European conference on physical modelling in geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lulea, Sweden. pp.275-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Hammer to drive monopiles of offshore wind turbines in Centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lulea, France. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holding capacity of suction anchors with trench - centrifuge test results and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISFOG2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, AUSTIN, United States. pp. 352-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base de données d'essais de pieux réalisés sur modèles réduits centrifugés : traction pour ancrage d'éolienne flottante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNGG 2020 Journées Nationales de Géotechnique et de Géologie de l’Ingénieur –Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200352v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un batteur pour installer des monopieux d'éoliennes en mer en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Fibre bragg grating sensors to estimate the horizontal monopile behaviour in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, LULEA, Sweden. pp. 293-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge modelling of a soil-nailed wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the XVII European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge benchmark testing of laterally loaded monopiles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Bienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering, ARC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Taipei, Taiwan. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge modelling of the impact of the installation method on the lateral response of the pile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge test on instrumented FBGs monopile foundation in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430597v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge modelling of the behaviour of Iron Concentrate ore subjected to rolling movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSMGE-2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentation d'une paroi clouée en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Load transfer mechanism of piled embankments : centrifuge tests versus analytical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France. pp.1043-1048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolling test in geotechnical centrifuge for ore liquefaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 465-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Seabed Trenching on the Holding Capacity of Suction Anchors in Soft Deepwater Gulf of Guinea Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Zehzouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore Technology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Houston, United States. 15p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4043/28756-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193972v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S.S Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.F Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193974v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193973v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the soil undrained cohesion profile on the response of a sliding subsea foundation : centrifuge tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the installation methods of piles in cohesionless soil on their axial capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.1341-1346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge rolling test for ore liquefaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine 2017, 7th International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 290-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet de la méthode d'installation sur la capacité des pieux en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC 2017, 35èmes Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 795-801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrifuge tests on a sliding foundation: impact of the undrained cohesion profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSIG 2017, 8th International conference on Smarter Solutions for Future Offshore Developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, LONDRES, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand : centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSIG 2017, 8th International conference on Smarter Solutions for Future Offshore Developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, LONDRES, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of soil profile on the response of a sliding subsea foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROFUGE 2016 3rd European conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.295-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Design Framework for Sliding Foundations: Centrifuge Testing and Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore Technology Conference, OTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, HOUSTON, United States. 15p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4043/25978-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33es Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the influence of pretension and number of geosynthetic layers on piled embankment performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arthur Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cascao Ferreira de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th conference of the International Geosynthetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raft above rigid inclusions - Centrifuge investigation of complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.591-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des géosynthétiques dans le renforcement par inclusions rigides des sols compressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. pp.457-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geosynthetics impact on the reinforcement of compressible soil by rigid piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Symp. On design and practice of geosynthetic-reinforced soil structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Italy. pp.426-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : mécanisme de transfert de charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umur Salih Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Géotechique et de Géologie de l'Ingnénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France. p 51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 02 for Shared Anchors in Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15174989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 03 for Shared Anchors in Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15863628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shared anchors for floating wind turbines Test SW 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14892328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piles installed in sand subjected to axial loading: centrifuge tests in dry and saturated medium dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/1IVUMT⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Multidirectional Loading on Piles in Soft Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2647,7360 +9950,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037741v1</w:t>
-              </w:r>
-[...7301 lines deleted...]
-                <w:t xml:space="preserve">hal-00851135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10139,51 +10139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurofuge 2016, 3rd European Conference on Physical Modelling in Geotechnics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10630,51 +10630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E3C2588"/>
+    <w:nsid w:val="563FDAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10861,51 +10861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0603-487X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tiouajni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Menezes Santos S&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0323" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0603-487X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tiouajni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Menezes Santos S&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>