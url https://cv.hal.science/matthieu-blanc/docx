--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -277,4422 +277,5100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge parametric study of the geosynthetic overlap for reinforced piled embankment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Bałachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worku Firomsa Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Konkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgein.24.00074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.25.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507963v1</w:t>
+                <w:t xml:space="preserve">hal-05595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of pile response in soft clay under multidirectional and cyclic loading for floating wind turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifuge parametric study of the geosynthetic overlap for reinforced piled embankment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Peter Jostad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40722-025-00450-5⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.24.00074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509896v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling considerations of lateral loaded monopiles in sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Britta Bienen</w:t>
+                <w:t xml:space="preserve">Numerical modeling of pile response in soft clay under multidirectional and cyclic loading for floating wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengsheng Fan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans Peter Jostad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.25.00046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40722-025-00450-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507954v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge modelling considerations of lateral loaded monopiles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Tofte Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Bienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shengsheng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108312⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.25.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04425088v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of embedding depth on the monotonic lateral response of monopiles in sand: centrifuge and numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+                <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.108312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.22.00149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379027v1</w:t>
+                <w:t xml:space="preserve">hal-04425088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongsen Li</w:t>
+                <w:t xml:space="preserve">Effect of embedding depth on the monotonic lateral response of monopiles in sand: centrifuge and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 55 (8), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.22.00149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03483556v1</w:t>
+                <w:t xml:space="preserve">hal-04379027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact driving of monopiles in centrifuge: effect on the lateral response in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jphmg.21.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongsen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.19.00022⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516732v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic-reinforced pile-embankments: numerical, analytical and centrifuge modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+                <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.19.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgein.19.00011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498718v1</w:t>
+                <w:t xml:space="preserve">hal-02516732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pile roughness on shaft resistance in sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+                <w:t xml:space="preserve">Geosynthetic-reinforced pile-embankments: numerical, analytical and centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeen.18.00135⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp. 301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.19.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192648v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic reinforcement of pile-supported embankments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Girout</w:t>
+                <w:t xml:space="preserve">Impact of pile roughness on shaft resistance in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgein.17.00032⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeen.18.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915220v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism and deformation of reinforced piled embankments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+                <w:t xml:space="preserve">Geosynthetic reinforcement of pile-supported embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.17.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617314v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+                <w:t xml:space="preserve">Load transfer mechanism and deformation of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.17.00036⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617370v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.163-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.15.00155⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.17.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348548v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of piled embankments without reinforcement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geng.14.00155⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.15.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252151v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a geosynthetic-reinforced piled load transfer platform - Validation on centrifuge test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Behaviour of piled embankments without reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2014.07.012⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (6), pp.514-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geng.14.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01259538v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic reinforcement of a granular load transfer platform above rigid inclusions: comparison between centrifuge testing and analytical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of a geosynthetic-reinforced piled load transfer platform - Validation on centrifuge test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/gein.13.00033⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.525-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470376v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge investigation of load transfer mechanisms in a granular mattress above a rigid inclusions network</w:t>
+                <w:t xml:space="preserve">Geosynthetic reinforcement of a granular load transfer platform above rigid inclusions: comparison between centrifuge testing and analytical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (21), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.13.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00851104v1</w:t>
+                <w:t xml:space="preserve">hal-01470376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centrifuge investigation of load transfer mechanisms in a granular mattress above a rigid inclusions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, p92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deformation characteristics of dry hostun sand with principal stress axes rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tiouajni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (4), pp 749-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 02 for Shared Anchors in Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15174989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 03 for Shared Anchors in Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15863628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shared anchors for floating wind turbines Test SW 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14892328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piles installed in sand subjected to axial loading: centrifuge tests in dry and saturated medium dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/1IVUMT⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Modelling of Multidirectional Loading on Piles in Soft Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge study of a laterally loaded energy pile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Khamis</w:t>
+                <w:t xml:space="preserve">Influence of groundwater flow on energy pile groups: a centrifuge modelling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Menezes Santos Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343934v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge modelling of cyclic loading on suction anchors in soft clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2025, Nantes, France. 7p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53243/ISFOG2025-424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of groundwater flow on energy pile groups: a centrifuge modelling analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geosynthetic overlap for reinforced piled embankment: Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGEO 8 - 8th European Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France. pp.04003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202564404003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343986v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic overlap for reinforced piled embankment: Centrifuge modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Centrifuge study of a laterally loaded energy pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO 8 - 8th European Conference on Geosynthetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524127v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing repeatability, scale effects, and consistency in geotechnical physical modelling: a collaborative benchmark exercise on horizontally loaded piles in dry sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifuge modelling of the loading capacity of suction anchors in soft clay: towards multidirectional load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics (ECPMG) Delft - The Netherlands, 09-11 October 2024 (Session 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737880v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of the loading capacity of suction anchors in soft clay: towards multidirectional load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Firomsa Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Konkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics (ECPMG) Delft - The Netherlands, 09-11 October 2024 (Session 3)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736921v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jakob Konkol</w:t>
+                <w:t xml:space="preserve">Photogrammétrie mobile pour la reconstruction 3D des expériences en centrifugeuse géotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français de Mécanique des Sols et de Géotechnique (CFMS); Comité Français de Mécanique des Roches (CFMR); Comité Français de Géologie de l’Ingénieur et de l’Environnement (CFGI); Laboratoire IC2MP (Institut de Chimie des Milieux et des Matériaux de Poitiers, UMR CNRS 7285, Jun 2024, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13771329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737866v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie mobile pour la reconstruction 3D des expériences en centrifugeuse géotechnique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Square shallow foundation on four rigid inclusions subjected to uncentered vertical load: Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13771329⟩</w:t>
+              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.2681-2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699716v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square shallow foundation on four rigid inclusions subjected to uncentered vertical load: Centrifuge modelling</w:t>
+                <w:t xml:space="preserve">Centrifuge eccentric loading of square foundation over rigid inclusions with the 4 Degree Of Freedom robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749-521⟩</w:t>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684435v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge eccentric loading of square foundation over rigid inclusions with the 4 Degree Of Freedom robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audrain</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 5p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-62⟩</w:t>
+              <w:t xml:space="preserve">, DELTARES; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737842v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Etude en centrifugeuse d'un pieu géothermique en ciment armé sous chargement horizontal en tête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur – Poitiers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IC2MP (Institut de Chimie des Milieux et des Matériaux de Poitiers, UMR CNRS 7285), Jun 2024, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737286v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude en centrifugeuse d'un pieu géothermique en ciment armé sous chargement horizontal en tête</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">COOP Project: Energy piles under combined loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur – Poitiers 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.3171-3175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737188v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COOP Project: Energy piles under combined loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Badinier</w:t>
+                <w:t xml:space="preserve">Centrifuge modelling of tapered wall jacked into dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749-623⟩</w:t>
+              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.330-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741798v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of tapered wall jacked into dense sand</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing repeatability, scale effects, and consistency in geotechnical physical modelling: a collaborative benchmark exercise on horizontally loaded piles in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Liaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kochnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Zachert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ovalle-Villamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Muraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684419v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monopile lateral loading in dense sand - Comparison between monopile hammered in centrifuge versus PISA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUT, Sep 2023, London (UK), United Kingdom. pp.1031-1036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524839v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopile lateral loading in dense sand - Comparison between monopile hammered in centrifuge versus PISA model</w:t>
+                <w:t xml:space="preserve">New method to determine P-y curves from monopile lateral loading test performed in centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUT, Sep 2023, London (UK), United Kingdom. pp.1031-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379399v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to determine P-y curves from monopile lateral loading test performed in centrifuge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kazakhstan Geotechnical Society, Aug 2023, Astana, Kazakhstan. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003299127-184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379366v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'installation par battage du monopieu sur la réponse horizontale en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,212 +5385,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrofit of the centrifuge engine line of the Uni-Eiffel GeoCentrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.181-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of monopile hammering installation on the horizontal response in centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,277 +5605,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge study of monopile embedded on its horizontal response in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonsen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European conference on physical modelling in geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Lulea, Sweden. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Hammer to drive monopiles of offshore wind turbines in Centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,2726 +5890,2726 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lulea, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holding capacity of suction anchors with trench - centrifuge test results and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISFOG2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, AUSTIN, United States. pp. 352-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+                <w:t xml:space="preserve">Base de données d'essais de pieux réalisés sur modèles réduits centrifugés : traction pour ancrage d'éolienne flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
+              <w:t xml:space="preserve">JNGG 2020 Journées Nationales de Géotechnique et de Géologie de l’Ingénieur –Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200332v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données d'essais de pieux réalisés sur modèles réduits centrifugés : traction pour ancrage d'éolienne flottante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un batteur pour installer des monopieux d'éoliennes en mer en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2020 Journées Nationales de Géotechnique et de Géologie de l’Ingénieur –Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, LYON, France. 6 p</w:t>
+              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200352v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un batteur pour installer des monopieux d'éoliennes en mer en centrifugeuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, LYON, France. 7p</w:t>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320761v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fibre bragg grating sensors to estimate the horizontal monopile behaviour in centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, LULEA, Sweden. pp. 293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of a soil-nailed wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifuge test on instrumented FBGs monopile foundation in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XVII European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0323⟩</w:t>
+              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461360v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge benchmark testing of laterally loaded monopiles in sand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Bayton</w:t>
+                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering, ARC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Taipei, Taiwan. 2 p</w:t>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080475v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of the impact of the installation method on the lateral response of the pile.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge modelling of the behaviour of Iron Concentrate ore subjected to rolling movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0256⟩</w:t>
+              <w:t xml:space="preserve">ECSMGE-2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430583v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge test on instrumented FBGs monopile foundation in sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge modelling of a soil-nailed wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0263⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the XVII European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430597v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+                <w:t xml:space="preserve">Centrifuge benchmark testing of laterally loaded monopiles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Bienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">16th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering, ARC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Taipei, Taiwan. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311615v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of the behaviour of Iron Concentrate ore subjected to rolling movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge modelling of the impact of the installation method on the lateral response of the pile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Saboya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE-2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0652⟩</w:t>
+              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949233v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation d'une paroi clouée en centrifugeuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461396v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism of piled embankments : centrifuge tests versus analytical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego da Fagundes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, LONDRES, France. pp.1043-1048</w:t>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414493v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling test in geotechnical centrifuge for ore liquefaction analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 465-468</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193480v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Seabed Trenching on the Holding Capacity of Suction Anchors in Soft Deepwater Gulf of Guinea Clays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cathie</w:t>
+                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S.S Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.F Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Offshore Technology Conference 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192722v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193972v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Girout</w:t>
+                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414620v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the soil undrained cohesion profile on the response of a sliding subsea foundation : centrifuge tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
+              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193544v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the installation methods of piles in cohesionless soil on their axial capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.1341-1346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193421v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Load transfer mechanism of piled embankments : centrifuge tests versus analytical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France. pp.1043-1048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193974v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation d'une paroi clouée en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">9èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193973v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the soil undrained cohesion profile on the response of a sliding subsea foundation : centrifuge tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Seabed Trenching on the Holding Capacity of Suction Anchors in Soft Deepwater Gulf of Guinea Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Zehzouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Offshore Technology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Houston, United States. 15p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4043/28756-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193975v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the installation methods of piles in cohesionless soil on their axial capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+                <w:t xml:space="preserve">Rolling test in geotechnical centrifuge for ore liquefaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.1341-1346</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 465-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193343v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge rolling test for ore liquefaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine 2017, 7th International Conference on Computational Methods in Marine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la méthode d'installation sur la capacité des pieux en traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,168 +8624,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2017, 35èmes Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 795-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge tests on a sliding foundation: impact of the undrained cohesion profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSIG 2017, 8th International conference on Smarter Solutions for Future Offshore Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, LONDRES, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand : centrifuge modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8123,221 +8801,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSIG 2017, 8th International conference on Smarter Solutions for Future Offshore Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, LONDRES, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil profile on the response of a sliding subsea foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8356,368 +9034,368 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Framework for Sliding Foundations: Centrifuge Testing and Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore Technology Conference, OTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, HOUSTON, United States. 15p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4043/25978-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33es Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of pretension and number of geosynthetic layers on piled embankment performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Arthur Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cascao Ferreira de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,1350 +9410,806 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the International Geosynthetics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
+              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956214v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
+              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470594v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raft above rigid inclusions - Centrifuge investigation of complex loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Australia. pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des géosynthétiques dans le renforcement par inclusions rigides des sols compressibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes rencontres géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosynthetics impact on the reinforcement of compressible soil by rigid piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symp. On design and practice of geosynthetic-reinforced soil structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Italy. pp.426-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : mécanisme de transfert de charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umur Salih Okyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechique et de Géologie de l'Ingnénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, France. p 51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851135v1</w:t>
-              </w:r>
-[...542 lines deleted...]
-                <w:t xml:space="preserve">hal-05037741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference proceedings of the 5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nadine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10090,159 +10224,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France. XII-2866 p., 2025, Les collections de l’IFSTTAR, 978-2-85782-758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurofuge 2016, 3rd European Conference on Physical Modelling in Geotechnics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016, 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, 419p, 2016, 978-2-85782-716-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10252,153 +10386,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondations d'éoliennes en mer étudiées en centrifugeuse géotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation physique en centrifugeuse : un outil pour étudier les ouvrages géotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10408,161 +10542,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing, geophysics and imaging technology for monitoring and characterization of geostructures and geo-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Hue Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien l'Heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Vöge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ngi. 2022, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10630,51 +10764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="563FDAB4"/>
+    <w:nsid w:val="11071A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10861,51 +10995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0603-487X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tiouajni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Menezes Santos S&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0603-487X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Ba&#322;achowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worku Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Konkol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tiouajni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Menezes Santos S&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>