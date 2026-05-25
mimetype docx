--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1641,278 +1641,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism and deformation of reinforced piled embankments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617314v1</w:t>
+                <w:t xml:space="preserve">hal-02014590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocio Isorna</w:t>
+                <w:t xml:space="preserve">Load transfer mechanism and deformation of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014590v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Fagundes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,269 +3263,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of groundwater flow on energy pile groups: a centrifuge modelling analysis</w:t>
+                <w:t xml:space="preserve">Centrifuge modelling of cyclic loading on suction anchors in soft clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Menezes Santos Sá</w:t>
+                <w:t xml:space="preserve">C. Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Sauvage</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2025, Nantes, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ISFOG2025-424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343986v1</w:t>
+                <w:t xml:space="preserve">hal-05192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of cyclic loading on suction anchors in soft clay</w:t>
+                <w:t xml:space="preserve">Influence of groundwater flow on energy pile groups: a centrifuge modelling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Letícia Menezes Santos Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192753v1</w:t>
+                <w:t xml:space="preserve">hal-05343986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosynthetic overlap for reinforced piled embankment: Centrifuge modelling</w:t>
               </w:r>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.2681-2684, </w:t>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 5p., </w:t>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.3171-3175, </w:t>
@@ -5320,342 +5320,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'installation par battage du monopieu sur la réponse horizontale en centrifugeuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+                <w:t xml:space="preserve">Retrofit of the centrifuge engine line of the Uni-Eiffel GeoCentrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.181-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720204v1</w:t>
+                <w:t xml:space="preserve">hal-04073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrofit of the centrifuge engine line of the Uni-Eiffel GeoCentrifuge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Neel</w:t>
+                <w:t xml:space="preserve">Impact of monopile hammering installation on the horizontal response in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.181-183</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073265v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of monopile hammering installation on the horizontal response in centrifuge</w:t>
+                <w:t xml:space="preserve">Impact de l'installation par battage du monopieu sur la réponse horizontale en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.508-511</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073288v1</w:t>
+                <w:t xml:space="preserve">hal-03720204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge study of monopile embedded on its horizontal response in sand</w:t>
               </w:r>
@@ -5730,217 +5730,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+                <w:t xml:space="preserve">Base de données d'essais de pieux réalisés sur modèles réduits centrifugés : traction pour ancrage d'éolienne flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European conference on physical modelling in geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lulea, Sweden. pp.275-278</w:t>
+              <w:t xml:space="preserve">JNGG 2020 Journées Nationales de Géotechnique et de Géologie de l’Ingénieur –Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379956v1</w:t>
+                <w:t xml:space="preserve">hal-03200352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Hammer to drive monopiles of offshore wind turbines in Centrifuge</w:t>
+                <w:t xml:space="preserve">Développement d'un batteur pour installer des monopieux d'éoliennes en mer en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lulea, France. 5 p</w:t>
+              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131557v1</w:t>
+                <w:t xml:space="preserve">hal-03320761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holding capacity of suction anchors with trench - centrifuge test results and interpretation</w:t>
               </w:r>
@@ -6041,312 +6041,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données d'essais de pieux réalisés sur modèles réduits centrifugés : traction pour ancrage d'éolienne flottante</w:t>
+                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2020 Journées Nationales de Géotechnique et de Géologie de l’Ingénieur –Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, LYON, France. 6 p</w:t>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200352v2</w:t>
+                <w:t xml:space="preserve">hal-03200332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un batteur pour installer des monopieux d'éoliennes en mer en centrifugeuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, LYON, France. 7p</w:t>
+              <w:t xml:space="preserve">4th European conference on physical modelling in geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lulea, Sweden. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320761v1</w:t>
+                <w:t xml:space="preserve">hal-04379956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Hammer to drive monopiles of offshore wind turbines in Centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Lulea, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200332v1</w:t>
+                <w:t xml:space="preserve">hal-03131557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fibre bragg grating sensors to estimate the horizontal monopile behaviour in centrifuge</w:t>
               </w:r>
@@ -6760,51 +6760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge modelling of a soil-nailed wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7100,687 +7100,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
+                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193972v2</w:t>
+                <w:t xml:space="preserve">hal-02193544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193544v1</w:t>
+                <w:t xml:space="preserve">hal-02193421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
+                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S.S Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.F Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193421v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414620v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193974v2</w:t>
+                <w:t xml:space="preserve">hal-02193973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193973v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the soil undrained cohesion profile on the response of a sliding subsea foundation : centrifuge tests</w:t>
               </w:r>
@@ -8077,51 +8077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation d'une paroi clouée en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8332,77 +8332,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling test in geotechnical centrifuge for ore liquefaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8438,243 +8438,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge rolling test for ore liquefaction analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effet de la méthode d'installation sur la capacité des pieux en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2017, 7th International Conference on Computational Methods in Marine Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 290-295</w:t>
+              <w:t xml:space="preserve">RUGC 2017, 35èmes Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 795-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617885v1</w:t>
+                <w:t xml:space="preserve">hal-02193969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la méthode d'installation sur la capacité des pieux en traction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+                <w:t xml:space="preserve">Centrifuge rolling test for ore liquefaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2017, 35èmes Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 795-801</w:t>
+              <w:t xml:space="preserve">Marine 2017, 7th International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193969v1</w:t>
+                <w:t xml:space="preserve">hal-01617885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge tests on a sliding foundation: impact of the undrained cohesion profile</w:t>
               </w:r>
@@ -8945,77 +8945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,90 +9200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9319,172 +9319,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of pretension and number of geosynthetic layers on piled embankment performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Cascao Ferreira de Almeida</w:t>
+                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference of the International Geosynthetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. 8p</w:t>
+              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470486v1</w:t>
+                <w:t xml:space="preserve">hal-01470594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
+                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
@@ -9502,181 +9489,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
+              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470594v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Girout</w:t>
+                <w:t xml:space="preserve">On the influence of pretension and number of geosynthetic layers on piled embankment performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arthur Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cascao Ferreira de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
+              <w:t xml:space="preserve">10th conference of the International Geosynthetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956214v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raft above rigid inclusions - Centrifuge investigation of complex loading</w:t>
               </w:r>
@@ -9777,51 +9777,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des géosynthétiques dans le renforcement par inclusions rigides des sols compressibles</w:t>
+                <w:t xml:space="preserve">Geosynthetics impact on the reinforcement of compressible soil by rigid piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
@@ -9829,107 +9829,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes rencontres géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. pp.457-466</w:t>
+              <w:t xml:space="preserve">Int. Symp. On design and practice of geosynthetic-reinforced soil structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Italy. pp.426-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956224v1</w:t>
+                <w:t xml:space="preserve">hal-00955957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetics impact on the reinforcement of compressible soil by rigid piles</w:t>
+                <w:t xml:space="preserve">Apport des géosynthétiques dans le renforcement par inclusions rigides des sols compressibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
@@ -9937,96 +9950,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. On design and practice of geosynthetic-reinforced soil structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Italy. pp.426-435</w:t>
+              <w:t xml:space="preserve">9èmes rencontres géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955957v1</w:t>
+                <w:t xml:space="preserve">hal-00956224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : mécanisme de transfert de charges</w:t>
               </w:r>
@@ -10273,51 +10273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurofuge 2016, 3rd European Conference on Physical Modelling in Geotechnics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10764,51 +10764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11071A89"/>
+    <w:nsid w:val="AF89DEC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10995,51 +10995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0603-487X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Ba&#322;achowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worku Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Konkol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tiouajni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Menezes Santos S&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0603-487X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Ba&#322;achowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worku Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Konkol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tiouajni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Menezes Santos S&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04501630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>