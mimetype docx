--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -745,399 +745,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
+                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Riber</w:t>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schmitt</w:t>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345629v1</w:t>
+                <w:t xml:space="preserve">hal-01345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flame wrinkling factor dynamic modeling for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.199 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345632v1</w:t>
+                <w:t xml:space="preserve">hal-01219269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wrinkling factor dynamic modeling for large eddy simulations of turbulent premixed combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Veynante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94 (1), pp.199 - 217. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9574-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219269v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Numerical Coupling of Pressure and Pressureless Gas Dynamics Equations for Eulerian Spray DNS and LES</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaofeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Truffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaofeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (11), pp.2199-2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2083,291 +2083,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of an ignition sequence in a gas turbine engine</w:t>
+                <w:t xml:space="preserve">Investigation of Two-Fluid Methods for Large Eddy Simulation of Spray Combustion in Gas Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Y. M. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.02.006⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3), pp.291-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-007-9123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981373v1</w:t>
+                <w:t xml:space="preserve">hal-01981392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Two-Fluid Methods for Large Eddy Simulation of Spray Combustion in Gas Turbines</w:t>
+                <w:t xml:space="preserve">LES of an ignition sequence in a gas turbine engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Y. M. Gicquel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (3), pp.291-321. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (1-2), pp.2-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-007-9123-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981392v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2994,51 +2994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a multiple injector cryogenic combustor under transcritical conditions and large amplitude high frequency modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,716 +3253,716 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780970v1</w:t>
+                <w:t xml:space="preserve">hal-01780975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658711v1</w:t>
+                <w:t xml:space="preserve">hal-01780970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780975v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Esnault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472692v1</w:t>
+                <w:t xml:space="preserve">hal-00498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498182v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of DNS/LES explicit solvers for combustor simulations using local time-stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4176,90 +4176,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori analysis of dynamic models for large eddy simulations of turbulent premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fröhlich, H. Kuerten, B.J. Geurts, V. Armenio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer, 2015, ERCOFTAC SERIES, 978-3-319-14448-1. </w:t>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,51 +4636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="000CCB25"/>
+    <w:nsid w:val="BAC1E4DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9191-6000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12170145X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5232-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364178v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Hervieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9574-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHKJ9J4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027908" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jouhaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXFQB1Q7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR58Z9KG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9MZ52B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanjos&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.02.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. M. Gicquel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9123-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hakim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT036H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01837877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9191-6000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12170145X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5232-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364178v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Hervieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9574-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHKJ9J4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027908" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jouhaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXFQB1Q7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR58Z9KG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9MZ52B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanjos&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. M. Gicquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9123-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hakim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT036H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01837877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>