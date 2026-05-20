--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -745,399 +745,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345632v1</w:t>
+                <w:t xml:space="preserve">hal-01345629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wrinkling factor dynamic modeling for large eddy simulations of turbulent premixed combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmitt Thomas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9574-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219269v1</w:t>
+                <w:t xml:space="preserve">hal-01345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Vicquelin</w:t>
+                <w:t xml:space="preserve">Flame wrinkling factor dynamic modeling for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Riber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.199 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345629v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Numerical Coupling of Pressure and Pressureless Gas Dynamics Equations for Eulerian Spray DNS and LES</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaofeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Truffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaofeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (11), pp.2199-2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2083,291 +2083,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Two-Fluid Methods for Large Eddy Simulation of Spray Combustion in Gas Turbines</w:t>
+                <w:t xml:space="preserve">LES of an ignition sequence in a gas turbine engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Riber</w:t>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cuenot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-007-9123-1⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (1-2), pp.2-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981392v1</w:t>
+                <w:t xml:space="preserve">hal-01981373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of an ignition sequence in a gas turbine engine</w:t>
+                <w:t xml:space="preserve">Investigation of Two-Fluid Methods for Large Eddy Simulation of Spray Combustion in Gas Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Y. M. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154 (1-2), pp.2-22. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3), pp.291-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-007-9123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981373v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2994,51 +2994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a multiple injector cryogenic combustor under transcritical conditions and large amplitude high frequency modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3247,152 +3247,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780975v1</w:t>
+                <w:t xml:space="preserve">hal-01658711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
               </w:r>
@@ -3404,77 +3387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
@@ -3489,480 +3472,497 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wrinkling factor dynamics modeling for large eddy simulations of turbulent premixed combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658711v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498182v1</w:t>
+                <w:t xml:space="preserve">hal-00472692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472692v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of DNS/LES explicit solvers for combustor simulations using local time-stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4176,90 +4176,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori analysis of dynamic models for large eddy simulations of turbulent premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fröhlich, H. Kuerten, B.J. Geurts, V. Armenio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer, 2015, ERCOFTAC SERIES, 978-3-319-14448-1. </w:t>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,51 +4636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAC1E4DD"/>
+    <w:nsid w:val="59C9A258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9191-6000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12170145X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5232-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364178v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Hervieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9574-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHKJ9J4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027908" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jouhaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXFQB1Q7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR58Z9KG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9MZ52B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanjos&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. M. Gicquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9123-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hakim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT036H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01837877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9191-6000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12170145X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5232-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364178v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Hervieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9574-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906220v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHKJ9J4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027908" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jouhaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXFQB1Q7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR58Z9KG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9MZ52B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Staffelbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanjos&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.02.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. M. Gicquel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9123-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hakim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14448-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT036H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01837877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>