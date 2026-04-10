--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -1083,209 +1083,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la Petite Entente</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisdron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Piégais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N° 152 (4), pp.3-14, 2022, </w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 288 (4), pp.3-6, 2022, S’allier à l’Est. Militaires et diplomates face aux fluctuations du système européen (1917-1938), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.152.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043663v1</w:t>
+                <w:t xml:space="preserve">hal-04043660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Repenser la Petite Entente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisdron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Piégais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N° 288 (4), pp.3-6, 2022, S’allier à l’Est. Militaires et diplomates face aux fluctuations du système européen (1917-1938), </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 152 (4), pp.3-14, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043660v1</w:t>
+                <w:t xml:space="preserve">hal-04043663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2783,51 +2783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6ACAC8E"/>
+    <w:nsid w:val="AA93FD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3014,51 +3014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boisdron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9595-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114103690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisdron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/1977-nantes-bascule-a-gauche/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.003.0179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.220.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.10626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Pi&#233;gais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923709v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/271293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/12924" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/14728" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/moralite-du-pouvoir-et-corruption-en-france-et-en-roumanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0019-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oc4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116239v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157367v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boisdron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9595-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114103690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisdron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/1977-nantes-bascule-a-gauche/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.003.0179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.220.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.10626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Pi&#233;gais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923709v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/271293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/12924" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/14728" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/moralite-du-pouvoir-et-corruption-en-france-et-en-roumanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0019-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oc4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116239v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157367v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>