--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2783,51 +2783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA93FD59"/>
+    <w:nsid w:val="40B02BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>