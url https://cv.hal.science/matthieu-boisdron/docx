--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1083,209 +1083,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Repenser la Petite Entente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisdron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Piégais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N° 288 (4), pp.3-6, 2022, S’allier à l’Est. Militaires et diplomates face aux fluctuations du système européen (1917-1938), </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 152 (4), pp.3-14, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043660v1</w:t>
+                <w:t xml:space="preserve">hal-04043663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la Petite Entente</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisdron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Piégais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N° 152 (4), pp.3-14, 2022, </w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 288 (4), pp.3-6, 2022, S’allier à l’Est. Militaires et diplomates face aux fluctuations du système européen (1917-1938), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.152.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043663v1</w:t>
+                <w:t xml:space="preserve">hal-04043660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2783,51 +2783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B02BBC"/>
+    <w:nsid w:val="9B6D6205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3014,51 +3014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boisdron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9595-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114103690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisdron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/1977-nantes-bascule-a-gauche/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.003.0179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.220.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.10626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Pi&#233;gais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923709v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/271293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/12924" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/14728" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/moralite-du-pouvoir-et-corruption-en-france-et-en-roumanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0019-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oc4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116239v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157367v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-boisdron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9595-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114103690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisdron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/1977-nantes-bascule-a-gauche/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heri.003.0179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.211.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.220.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.10626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Pi&#233;gais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923709v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/271293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/12924" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tudasportal.uni-nke.hu/tudastar-reszletek?id=123456789/14728" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/moralite-du-pouvoir-et-corruption-en-france-et-en-roumanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0019-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oc4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116239v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157367v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>