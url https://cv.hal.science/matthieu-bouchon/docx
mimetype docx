--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -849,295 +849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bord</w:t>
+                <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071015v1</w:t>
+                <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Musati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delbès</w:t>
+                <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110856v1</w:t>
+                <w:t xml:space="preserve">hal-05071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on productive functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Holstein cows managed on a low-input mountain-area grassland farm</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (11), pp.9271-9285. </w:t>
@@ -2063,295 +2063,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forage quantity and access-time restriction on feeding behaviour, feed efficiency, nutritional status, and dairy performance of dairy cows fed indoors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cremilleux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Beaure</w:t>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100608⟩</w:t>
+              <w:t xml:space="preserve">Dairy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.262 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770112v1</w:t>
+                <w:t xml:space="preserve">hal-03872859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Effects of forage quantity and access-time restriction on feeding behaviour, feed efficiency, nutritional status, and dairy performance of dairy cows fed indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cremilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">G. Beaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.262 - 276. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (9), pp.100608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872859v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
               </w:r>
@@ -2484,77 +2484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding cows with hay, silage, or fresh herbage on pasture or indoors affects sensory properties and chemical composition of milk and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3387,277 +3387,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité botanique et bactérienne des prairies: quel lien avec la qualité sensorielle des fromages au lait cru de type Cantal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does biodiverse moutain grasslands reduce enteric methane emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Emilie Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Berard</w:t>
+                <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du lait de Liebefeld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Zollikofen, Suisse</w:t>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Jun 2024, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821478v1</w:t>
+                <w:t xml:space="preserve">hal-04832665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does biodiverse moutain grasslands reduce enteric methane emissions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité botanique et bactérienne des prairies: quel lien avec la qualité sensorielle des fromages au lait cru de type Cantal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bruno</w:t>
+                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Jun 2024, Lempdes (Clermont-Ferrand), France</w:t>
+              <w:t xml:space="preserve">Journée du lait de Liebefeld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Zollikofen, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832665v1</w:t>
+                <w:t xml:space="preserve">hal-04821478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity at pasture could explain lower methane emission of grazing dairy cow despite an advanced herbage phenological stage</w:t>
               </w:r>
@@ -4120,527 +4120,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229892v1</w:t>
+                <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+                <w:t xml:space="preserve">C Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981745v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+                <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Rispal</w:t>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199345v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
               </w:r>
@@ -4745,1118 +4745,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’utilisation des spectres moyen infrarouge du lait de vache pour prédire les émissions de méthane entérique mesurées par le système GreenFeed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909224v1</w:t>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement maternel des veaux laitiers : quel compromis entre croissance des veaux, production laitière et bien-être animal ?</w:t>
+                <w:t xml:space="preserve">Can grazing behaviour measured by activity collars tell us about dairy cow performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.229-232</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898816v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de l’utilisation des spectres moyen infrarouge du lait de vache pour prédire les émissions de méthane entérique mesurées par le système GreenFeed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Michelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGF General Meeting: Grassland at the heart of circular and sustainable food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2022, Caen, France. pp.358-360</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229949v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allaitement maternel des veaux laitiers : quel compromis entre croissance des veaux, production laitière et bien-être animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826247v1</w:t>
+                <w:t xml:space="preserve">hal-03898816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can grazing behaviour measured by activity collars tell us about dairy cow performances?</w:t>
+                <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Scully</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Nathalie Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ollion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.65-68</w:t>
+              <w:t xml:space="preserve">29th EGF General Meeting: Grassland at the heart of circular and sustainable food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2022, Caen, France. pp.358-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889858v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827115v1</w:t>
+                <w:t xml:space="preserve">hal-04821270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Berard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821270v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicriteria agroecological assessment of an innovative dairy farming system meeting citizen expectation in the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.534-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897921v1</w:t>
+                <w:t xml:space="preserve">hal-03952548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria agroecological assessment of an innovative dairy farming system meeting citizen expectation in the Massif Central</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.534-537</w:t>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952548v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do suckling dairy calves impact their dams’ milk production – insights from the Ladybug project</w:t>
               </w:r>
@@ -5927,234 +5927,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An eco-citizen dairy farming system in mountain areas with the calves reared by their dam</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains are agroecosystems for people - 1st Joint Conference of EAAP Mountain Livestock Farming Working Group &amp; FAO-CIHEAM Mountain Pastures Sub-Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Domzale (Virtual meeting), Slovenia. pp.14</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741125v1</w:t>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An eco-citizen dairy farming system in mountain areas with the calves reared by their dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Mountains are agroecosystems for people - 1st Joint Conference of EAAP Mountain Livestock Farming Working Group &amp; FAO-CIHEAM Mountain Pastures Sub-Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Domzale (Virtual meeting), Slovenia. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy calves suckled by their dams: which compromise between animal performances and welfare?</w:t>
               </w:r>
@@ -6270,103 +6270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which methodology to study the effect of farming practices on cheese sensory properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP (European Federation of Animal Science) 72nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -6900,51 +6900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Turille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7389,51 +7389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,368 +7607,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Garmin T5F GPS collar tracker to study behaviour grazing cows travels</w:t>
+                <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chadaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.247, 27èmes Rencontres Recherches Ruminants. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832696v1</w:t>
+                <w:t xml:space="preserve">hal-04832685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
+                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Chadaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832685v1</w:t>
+                <w:t xml:space="preserve">hal-04752947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
+                <w:t xml:space="preserve">Accuracy of Garmin T5F GPS collar tracker to study behaviour grazing cows travels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Chadaigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.247, 27èmes Rencontres Recherches Ruminants. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752947v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed® systems on upland pastures UE Herbipôle</w:t>
               </w:r>
@@ -7980,77 +7980,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
@@ -8073,497 +8073,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcinelle : quatre années de pratiques en rupture vers un élevage laitier éco-citoyen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.95, 2024, 27èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870246v1</w:t>
+                <w:t xml:space="preserve">hal-04851043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Marcinelle : quatre années de pratiques en rupture vers un élevage laitier éco-citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.95, 2024, 27èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851043v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
@@ -8799,103 +8799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and botanical diversity of pastures affects the Cantal-type cheese sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
@@ -9255,333 +9255,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulard Pourazad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662262v1</w:t>
+                <w:t xml:space="preserve">hal-03430191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+                <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantelauze Celine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poulard Pourazad</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430191v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different herbage conservation methods on milk composition and milk sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Giller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,51 +9662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10674,117 +10674,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland science in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Wageningen Academic Publishers, pp.358-360, 2022, Grassland at the heart of circular and sustainable food systems, 978-2-7380-1445-0 / EAN: 9782738014450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229957v1</w:t>
@@ -10885,51 +10885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC834CD0"/>
+    <w:nsid w:val="A4656F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11116,51 +11116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bouchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7175-7233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100608" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Musci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Massimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.612504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Marchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kreuzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.600949" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889858v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scully" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latimier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12)" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04274717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berlire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bouchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7175-7233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100608" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Musci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Massimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.612504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Marchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kreuzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.600949" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latimier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04274717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berlire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>