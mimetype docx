--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -334,161 +334,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary inclusion of hay of greater digestibility and water-soluble carbohydrate content increases performance of dairy cows, irrespective of concentrate type and breed</w:t>
+                <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.101464. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043992v1</w:t>
+                <w:t xml:space="preserve">hal-05162995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method: Using a commercial precision livestock farming activity collar to automatically record and classify dairy cow activity at pasture</w:t>
               </w:r>
@@ -513,302 +513,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.100099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Voland</w:t>
+                <w:t xml:space="preserve">Dietary inclusion of hay of greater digestibility and water-soluble carbohydrate content increases performance of dairy cows, irrespective of concentrate type and breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">J.P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.101464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162995v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing an eco-citizen dairy cattle farming system experiment: insights from practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -849,295 +849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Musati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delbès</w:t>
+                <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110856v1</w:t>
+                <w:t xml:space="preserve">hal-05071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bord</w:t>
+                <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071015v1</w:t>
+                <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on productive functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Holstein cows managed on a low-input mountain-area grassland farm</w:t>
               </w:r>
@@ -1149,77 +1149,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.110205. </w:t>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,904 +1657,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
+                <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">A. Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">E. Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663748v1</w:t>
+                <w:t xml:space="preserve">hal-03682979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vanlierde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchon</w:t>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jurquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Musati</w:t>
+                <w:t xml:space="preserve">Y Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-21890⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03811961v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbage utilisation method affects rumen fluid and milk fatty acid profile in Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (12), pp.100674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.9271-9285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-21890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872859v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forage quantity and access-time restriction on feeding behaviour, feed efficiency, nutritional status, and dairy performance of dairy cows fed indoors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaure</w:t>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (9), pp.100608. </w:t>
+              <w:t xml:space="preserve">Dairy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.262 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770112v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
+                <w:t xml:space="preserve">Effects of forage quantity and access-time restriction on feeding behaviour, feed efficiency, nutritional status, and dairy performance of dairy cows fed indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicolao</w:t>
+                <w:t xml:space="preserve">Maëva Cremilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sturaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">G. Beaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.100536. </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (9), pp.100608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682979v1</w:t>
+                <w:t xml:space="preserve">hal-03770112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding cows with hay, silage, or fresh herbage on pasture or indoors affects sensory properties and chemical composition of milk and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2618,90 +2618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Difference in Milk Fatty Acid and Terpene Composition Among Three Contrasting Dairy Breeds When Grazing a Biodiverse Mountain Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Musci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Di Massimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
@@ -2733,364 +2733,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of walking or transport by truck on milk yield and quality, as well as blood metabolites, in Holstein, Montbéliarde, and Valdostana dairy cows</w:t>
+                <w:t xml:space="preserve">Early-Life Dam-Calf Contact and Grazing Experience Influence Post-Weaning Behavior and Herbage Selection of Dairy Calves in the Short Term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koczura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alessandra Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Turille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. M. Kreuzer</w:t>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.600949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518450v1</w:t>
+                <w:t xml:space="preserve">hal-03103999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Life Dam-Calf Contact and Grazing Experience Influence Post-Weaning Behavior and Herbage Selection of Dairy Calves in the Short Term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of walking or transport by truck on milk yield and quality, as well as blood metabolites, in Holstein, Montbéliarde, and Valdostana dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Nicolao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">M. de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Sturaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">M. M. Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (4), pp.3470-3478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.600949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103999v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing behaviour of dairy cows on biodiverse mountain pastures is more influenced by slope than cow breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 206, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3281,77 +3281,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding dairy cow with alternative forage may have different effects on cheese properties according to the cheese type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does biodiverse moutain grasslands reduce enteric methane emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,77 +3531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité botanique et bactérienne des prairies: quel lien avec la qualité sensorielle des fromages au lait cru de type Cantal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3643,103 +3643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity at pasture could explain lower methane emission of grazing dairy cow despite an advanced herbage phenological stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t>
@@ -3762,1092 +3762,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
+                <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Auzance</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Franck Chargelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748783v1</w:t>
+                <w:t xml:space="preserve">hal-04828986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Chargelegue</w:t>
+                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828986v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of a co-design process to develop an eco-citizen dairy cattle farming system experiment</w:t>
+                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Duval</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.549</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200939v1</w:t>
+                <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The analysis of a co-design process to develop an eco-citizen dairy cattle farming system experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981745v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229892v1</w:t>
+                <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Volmerange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rispal</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199345v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221497v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
@@ -4876,103 +4876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can grazing behaviour measured by activity collars tell us about dairy cow performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.65-68</w:t>
@@ -4995,911 +4995,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’utilisation des spectres moyen infrarouge du lait de vache pour prédire les émissions de méthane entérique mesurées par le système GreenFeed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jurquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Musati</w:t>
+                <w:t xml:space="preserve">Nathalie Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
+              <w:t xml:space="preserve">29th EGF General Meeting: Grassland at the heart of circular and sustainable food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2022, Caen, France. pp.358-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909224v1</w:t>
+                <w:t xml:space="preserve">hal-04229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement maternel des veaux laitiers : quel compromis entre croissance des veaux, production laitière et bien-être animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’utilisation des spectres moyen infrarouge du lait de vache pour prédire les émissions de méthane entérique mesurées par le système GreenFeed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Michelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGF General Meeting: Grassland at the heart of circular and sustainable food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2022, Caen, France. pp.358-360</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229949v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Berard</w:t>
+                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821270v1</w:t>
+                <w:t xml:space="preserve">hal-03897921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multicriteria agroecological assessment of an innovative dairy farming system meeting citizen expectation in the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.534-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827115v1</w:t>
+                <w:t xml:space="preserve">hal-03952548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria agroecological assessment of an innovative dairy farming system meeting citizen expectation in the Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Latimier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.534-537</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952548v1</w:t>
+                <w:t xml:space="preserve">hal-04827115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
+              <w:t xml:space="preserve">European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897921v1</w:t>
+                <w:t xml:space="preserve">hal-04821270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do suckling dairy calves impact their dams’ milk production – insights from the Ladybug project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5933,51 +5933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,64 +6058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eco-citizen dairy farming system in mountain areas with the calves reared by their dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountains are agroecosystems for people - 1st Joint Conference of EAAP Mountain Livestock Farming Working Group &amp; FAO-CIHEAM Mountain Pastures Sub-Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Domzale (Virtual meeting), Slovenia. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6140,103 +6140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy calves suckled by their dams: which compromise between animal performances and welfare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6395,103 +6395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which compromise between milk production and cow-calf contact in dairy systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Animal Husbandry systems – challenges, performance and potentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organized by IAHA in collaboration with FiBL, ITAB, INRA, EU Core Organic projects, Good Earth Great Food, IFOAM, ICROFS, Sep 2020, Online, France. pp.23-26</w:t>
@@ -6520,64 +6520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinelle : un système d’élevage laitier de montagne éco-citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,90 +6641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dairy calves grazing behaviour influenced by cow-calf contact experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Animal Husbandry systems – challenges, performance and potentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organized by IAHA in collaboration with FiBL, ITAB, INRA, EU Core Organic projects, Good Earth Great Food, IFOAM, ICROFS, Sep 2020, Online, France. pp.27-30</w:t>
@@ -6747,260 +6747,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allaitement des veaux laitiers par leur mère : conséquences d’une pratique agroécologique sur la production laitière, la composition du lait et la croissance des veaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How do animals differing in experience and genetic merit behave and perform when grazing biodiverse mountainous pastures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Koczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Turille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737652v1</w:t>
+                <w:t xml:space="preserve">hal-02737653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do animals differing in experience and genetic merit behave and perform when grazing biodiverse mountainous pastures?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeline Koczura</w:t>
+                <w:t xml:space="preserve">L’allaitement des veaux laitiers par leur mère : conséquences d’une pratique agroécologique sur la production laitière, la composition du lait et la croissance des veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737653v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du travail dans des exploitations laitières en transition vers l’autonomie fourragère</w:t>
               </w:r>
@@ -7107,1545 +7107,1545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of diet change on dairy cow’s rumen microbiota and fermentation activity and stabilization effect of live yeast administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garret Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 20025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168268v1</w:t>
+                <w:t xml:space="preserve">hal-05457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGS Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM 20025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462857v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">FROGS Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132561v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diet change on dairy cow’s rumen microbiota and fermentation activity and stabilization effect of live yeast administration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Villot</w:t>
+                <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garret Suen</w:t>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457015v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Chadaigne</w:t>
+                <w:t xml:space="preserve">Étienne Rifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832685v1</w:t>
+                <w:t xml:space="preserve">hal-04851043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marcinelle : quatre années de pratiques en rupture vers un élevage laitier éco-citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.95, 2024, 27èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752947v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Garmin T5F GPS collar tracker to study behaviour grazing cows travels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Chadaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.247, 27èmes Rencontres Recherches Ruminants. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832696v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed® systems on upland pastures UE Herbipôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Bruno</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chadaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832622v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of Garmin T5F GPS collar tracker to study behaviour grazing cows travels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.247, 27èmes Rencontres Recherches Ruminants. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed® systems on upland pastures UE Herbipôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+                <w:t xml:space="preserve">hal-04832622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851043v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcinelle : quatre années de pratiques en rupture vers un élevage laitier éco-citoyen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.95, 2024, 27èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870246v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
@@ -8700,64 +8700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8812,77 +8812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and botanical diversity of pastures affects the Cantal-type cheese sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département INRAE PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers - Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
@@ -9144,64 +9144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinelle : un système d'élevage laitier de montagne éco-citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9386,77 +9386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9563,51 +9563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesellschaft für Ernärhungsphysiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Göttingen (DE), Germany</w:t>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9819,64 +9819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9927,77 +9927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A checklist to validate sensor output for the recording of cattle behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10119,77 +10119,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10233,51 +10233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO-Concevoir avec les Citoyens un Nouvel ELevage Laitier Ecologique de montagne (COCCINELLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10383,64 +10383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluer l’adéquation agroécologique d’un système expérimental de bovins laitiers de montagne après cinq ans d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berlire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2026, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10458,51 +10458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of essential oil on methane emission and animal performance in dairy cow. Rapport technique de fin de contrat, 20 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10550,51 +10550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytogenic compounds on methane emission and animal performance in dairy cow. Rapport technique de fin de contrat (TNA-SmartCow), 6 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10661,130 +10661,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland science in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Wageningen Academic Publishers, pp.358-360, 2022, Grassland at the heart of circular and sustainable food systems, 978-2-7380-1445-0 / EAN: 9782738014450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229957v1</w:t>
@@ -10885,51 +10885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4656F66"/>
+    <w:nsid w:val="CD496D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11116,51 +11116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bouchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7175-7233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enjalbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100608" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Musci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Massimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.612504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Marchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kreuzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.600949" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latimier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04274717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berlire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bouchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7175-7233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enjalbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100608" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Musci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Massimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.612504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.600949" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Marchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kreuzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898816v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952548v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latimier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04274717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berlire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>