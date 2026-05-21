--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -334,481 +334,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method: Using a commercial precision livestock farming activity collar to automatically record and classify dairy cow activity at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Voland</w:t>
+                <w:t xml:space="preserve">H. Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">L. Rouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162995v1</w:t>
+                <w:t xml:space="preserve">hal-05118918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: Using a commercial precision livestock farming activity collar to automatically record and classify dairy cow activity at pasture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchon</w:t>
+                <w:t xml:space="preserve">Dietary inclusion of hay of greater digestibility and water-soluble carbohydrate content increases performance of dairy cows, irrespective of concentrate type and breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chanel</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rouchez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100099⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.101464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118918v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary inclusion of hay of greater digestibility and water-soluble carbohydrate content increases performance of dairy cows, irrespective of concentrate type and breed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.101464. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043992v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing an eco-citizen dairy cattle farming system experiment: insights from practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -849,295 +849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bord</w:t>
+                <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071015v1</w:t>
+                <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Musati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delbès</w:t>
+                <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110856v1</w:t>
+                <w:t xml:space="preserve">hal-05071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on productive functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Holstein cows managed on a low-input mountain-area grassland farm</w:t>
               </w:r>
@@ -1149,77 +1149,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.110205. </w:t>
@@ -1255,338 +1255,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+                <w:t xml:space="preserve">Dietary Live Yeast Supplementation Influence on Cow’s Milk, Teat and Bedding Microbiota in a Grass-Diet Dairy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ginger</w:t>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Etienne Rifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11030673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+                <w:t xml:space="preserve">hal-04064326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Live Yeast Supplementation Influence on Cow’s Milk, Teat and Bedding Microbiota in a Grass-Diet Dairy System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rifa</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), pp.673. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11030673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064326v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,904 +1657,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
+                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicolao</w:t>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sturaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100536⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682979v1</w:t>
+                <w:t xml:space="preserve">hal-03663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herbage utilisation method affects rumen fluid and milk fatty acid profile in Holstein and Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+                <w:t xml:space="preserve">E. Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Gaudron</w:t>
+                <w:t xml:space="preserve">M. Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Yves Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (12), pp.100674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03663748v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbage utilisation method affects rumen fluid and milk fatty acid profile in Holstein and Montbéliarde cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Manzocchi</w:t>
+                <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kreuzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">A. Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Farizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Enjalbert</w:t>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.9271-9285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-21890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906464v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Musati</w:t>
+                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-21890⟩</w:t>
+              <w:t xml:space="preserve">Dairy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.262 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811961v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of forage quantity and access-time restriction on feeding behaviour, feed efficiency, nutritional status, and dairy performance of dairy cows fed indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cremilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">G. Beaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.262 - 276. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (9), pp.100608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872859v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forage quantity and access-time restriction on feeding behaviour, feed efficiency, nutritional status, and dairy performance of dairy cows fed indoors</w:t>
+                <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cremilleux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaure</w:t>
+                <w:t xml:space="preserve">E. Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (9), pp.100608. </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770112v1</w:t>
+                <w:t xml:space="preserve">hal-03682979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding cows with hay, silage, or fresh herbage on pasture or indoors affects sensory properties and chemical composition of milk and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2618,90 +2618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Difference in Milk Fatty Acid and Terpene Composition Among Three Contrasting Dairy Breeds When Grazing a Biodiverse Mountain Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Musci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Di Massimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
@@ -2733,364 +2733,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Life Dam-Calf Contact and Grazing Experience Influence Post-Weaning Behavior and Herbage Selection of Dairy Calves in the Short Term</w:t>
+                <w:t xml:space="preserve">Consequences of walking or transport by truck on milk yield and quality, as well as blood metabolites, in Holstein, Montbéliarde, and Valdostana dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Nicolao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">M. Koczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Sturaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">G. Turille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.600949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (4), pp.3470-3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103999v1</w:t>
+                <w:t xml:space="preserve">hal-02518450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of walking or transport by truck on milk yield and quality, as well as blood metabolites, in Holstein, Montbéliarde, and Valdostana dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Early-Life Dam-Calf Contact and Grazing Experience Influence Post-Weaning Behavior and Herbage Selection of Dairy Calves in the Short Term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Kreuzer</w:t>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (4), pp.3470-3478. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.600949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518450v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing behaviour of dairy cows on biodiverse mountain pastures is more influenced by slope than cow breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 206, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3281,90 +3281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding dairy cow with alternative forage may have different effects on cheese properties according to the cheese type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2025, Innsbruck, Austria. pp.339</w:t>
@@ -3387,402 +3387,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does biodiverse moutain grasslands reduce enteric methane emissions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Plant diversity at pasture could explain lower methane emission of grazing dairy cow despite an advanced herbage phenological stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rispal</w:t>
+                <w:t xml:space="preserve">E. Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Bruno</w:t>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Jun 2024, Lempdes (Clermont-Ferrand), France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832665v1</w:t>
+                <w:t xml:space="preserve">hal-04818364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité botanique et bactérienne des prairies: quel lien avec la qualité sensorielle des fromages au lait cru de type Cantal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du lait de Liebefeld</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Zollikofen, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity at pasture could explain lower methane emission of grazing dairy cow despite an advanced herbage phenological stage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Does biodiverse moutain grasslands reduce enteric methane emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rispal</w:t>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">, EAAP, Jun 2024, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818364v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,77 +3919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
@@ -4012,2254 +4012,2254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
+                <w:t xml:space="preserve">The analysis of a co-design process to develop an eco-citizen dairy cattle farming system experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">J.E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221497v1</w:t>
+                <w:t xml:space="preserve">hal-04200939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of a co-design process to develop an eco-citizen dairy cattle farming system experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Duval</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.549</w:t>
+              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200939v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ginger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+                <w:t xml:space="preserve">C Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981745v1</w:t>
+                <w:t xml:space="preserve">hal-04229892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229892v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826247v1</w:t>
+                <w:t xml:space="preserve">hal-03897921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can grazing behaviour measured by activity collars tell us about dairy cow performances?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multicriteria agroecological assessment of an innovative dairy farming system meeting citizen expectation in the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.65-68</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.534-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889858v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGF General Meeting: Grassland at the heart of circular and sustainable food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2022, Caen, France. pp.358-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement maternel des veaux laitiers : quel compromis entre croissance des veaux, production laitière et bien-être animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’utilisation des spectres moyen infrarouge du lait de vache pour prédire les émissions de méthane entérique mesurées par le système GreenFeed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897921v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria agroecological assessment of an innovative dairy farming system meeting citizen expectation in the Massif Central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.534-537</w:t>
+              <w:t xml:space="preserve">European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952548v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827115v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Can grazing behaviour measured by activity collars tell us about dairy cow performances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821270v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do suckling dairy calves impact their dams’ milk production – insights from the Ladybug project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An eco-citizen dairy farming system in mountain areas with the calves reared by their dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of EAAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mountains are agroecosystems for people - 1st Joint Conference of EAAP Mountain Livestock Farming Working Group &amp; FAO-CIHEAM Mountain Pastures Sub-Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Domzale (Virtual meeting), Slovenia. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740795v1</w:t>
+                <w:t xml:space="preserve">hal-04741125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An eco-citizen dairy farming system in mountain areas with the calves reared by their dam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How do suckling dairy calves impact their dams’ milk production – insights from the Ladybug project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains are agroecosystems for people - 1st Joint Conference of EAAP Mountain Livestock Farming Working Group &amp; FAO-CIHEAM Mountain Pastures Sub-Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">72nd Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-918-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741125v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy calves suckled by their dams: which compromise between animal performances and welfare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-918-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741078v1</w:t>
@@ -6270,103 +6270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which methodology to study the effect of farming practices on cheese sensory properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP (European Federation of Animal Science) 72nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -6395,103 +6395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which compromise between milk production and cow-calf contact in dairy systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Animal Husbandry systems – challenges, performance and potentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organized by IAHA in collaboration with FiBL, ITAB, INRA, EU Core Organic projects, Good Earth Great Food, IFOAM, ICROFS, Sep 2020, Online, France. pp.23-26</w:t>
@@ -6520,64 +6520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinelle : un système d’élevage laitier de montagne éco-citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,90 +6641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dairy calves grazing behaviour influenced by cow-calf contact experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nicolao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Animal Husbandry systems – challenges, performance and potentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organized by IAHA in collaboration with FiBL, ITAB, INRA, EU Core Organic projects, Good Earth Great Food, IFOAM, ICROFS, Sep 2020, Online, France. pp.27-30</w:t>
@@ -6747,260 +6747,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do animals differing in experience and genetic merit behave and perform when grazing biodiverse mountainous pastures?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’allaitement des veaux laitiers par leur mère : conséquences d’une pratique agroécologique sur la production laitière, la composition du lait et la croissance des veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737653v1</w:t>
+                <w:t xml:space="preserve">hal-02737652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allaitement des veaux laitiers par leur mère : conséquences d’une pratique agroécologique sur la production laitière, la composition du lait et la croissance des veaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How do animals differing in experience and genetic merit behave and perform when grazing biodiverse mountainous pastures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Koczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Turille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737652v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du travail dans des exploitations laitières en transition vers l’autonomie fourragère</w:t>
               </w:r>
@@ -7073,2703 +7073,2953 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diet change on dairy cow’s rumen microbiota and fermentation activity and stabilization effect of live yeast administration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of involving citizens to imagine collectively sustainable dairy cattle production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Dunière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Villot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Garret Suen</w:t>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">Second International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457015v1</w:t>
+                <w:t xml:space="preserve">hal-05613028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying and navigating the unexpected Involving citizens to imagine sustainable dairy cattle production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Julie E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGS Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Second International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462857v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">FROGS Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132561v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851043v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcinelle : quatre années de pratiques en rupture vers un élevage laitier éco-citoyen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of diet change on dairy cow’s rumen microbiota and fermentation activity and stabilization effect of live yeast administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garret Suen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.95, 2024, 27èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870246v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Garmin T5F GPS collar tracker to study behaviour grazing cows travels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.247, 27èmes Rencontres Recherches Ruminants. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832685v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Chadaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752947v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Garmin T5F GPS collar tracker to study behaviour grazing cows travels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chadaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832696v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed® systems on upland pastures UE Herbipôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ronholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221437v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marcinelle : quatre années de pratiques en rupture vers un élevage laitier éco-citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 27, pp.95, 2024, 27èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181697v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and botanical diversity of pastures affects the Cantal-type cheese sensory properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FACE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821373v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOMNE AUtomatisation du Traitement des dONées MEdria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thollon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département INRAE PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers - Futuroscope, France</w:t>
+              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274717v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacterial and botanical diversity of pastures affects the Cantal-type cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
+              <w:t xml:space="preserve">FACE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823895v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccinelle : un système d'élevage laitier de montagne éco-citoyen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">AUTOMNE AUtomatisation du Traitement des dONées MEdria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Recherches Ruminants 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département INRAE PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers - Futuroscope, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260455v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Poulard Pourazad</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430191v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coccinelle : un système d'élevage laitier de montagne éco-citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontre Recherches Ruminants 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662262v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different herbage conservation methods on milk composition and milk sensory properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesellschaft für Ernärhungsphysiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Göttingen (DE), Germany</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821122v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulard Pourazad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of different herbage conservation methods on milk composition and milk sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Giller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesellschaft für Ernärhungsphysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Göttingen (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3-nitrooxypropanol blocked postprandial enteric methane emissions from lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9779,297 +10029,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of eating duration using an automatic feeding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A checklist to validate sensor output for the recording of cattle behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Reenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10079,218 +10329,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on productive, functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Prim’Holstein cows managed under a low-input mountainous grassland farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/MEN81R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO-Concevoir avec les Citoyens un Nouvel ELevage Laitier Ecologique de montagne (COCCINELLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10302,51 +10552,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10356,288 +10606,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluer l’adéquation agroécologique d’un système expérimental de bovins laitiers de montagne après cinq ans d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berlire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2026, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of essential oil on methane emission and animal performance in dairy cow. Rapport technique de fin de contrat, 20 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytogenic compounds on methane emission and animal performance in dairy cow. Rapport technique de fin de contrat (TNA-SmartCow), 6 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10647,177 +10897,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overseeding and rehabilitation of degraded upland grasslands after Arvicola terrestris outbreaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland science in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Wageningen Academic Publishers, pp.358-360, 2022, Grassland at the heart of circular and sustainable food systems, 978-2-7380-1445-0 / EAN: 9782738014450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10885,51 +11135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD496D9C"/>
+    <w:nsid w:val="5A0E28DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11116,51 +11366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bouchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7175-7233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enjalbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100608" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Musci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Massimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.612504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.600949" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Marchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kreuzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898816v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952548v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latimier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04274717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berlire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-bouchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7175-7233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreuzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enjalbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100674" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100608" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Musci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Di Massimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.612504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Marchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kreuzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.600949" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latimier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889858v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scully" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04274717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berlire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229957v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>