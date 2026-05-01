--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -879,181 +879,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of mortar at ambient temperature studied using high resolution neutron tomography and numerical modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Bayesian updating for predictions of delayed strains of large concrete structures: influence of prior distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104586⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1763-1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2095441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342508v1</w:t>
+                <w:t xml:space="preserve">hal-04495971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inversion using adaptive Polynomial Chaos Kriging within Subset Simulation</w:t>
+                <w:t xml:space="preserve">Bayesian updating for nuclear containment buildings using both mechanical and hydraulic monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
@@ -1063,488 +1067,484 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 455, pp.110986. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.114294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.110986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496087v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of transient condensed water vapour migration through cracked concrete as revealed by neutron and x-ray imaging: Effect of initial saturation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Bayesian inversion using adaptive Polynomial Chaos Kriging within Subset Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 455, pp.110986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.110986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496044v1</w:t>
+                <w:t xml:space="preserve">hal-04496087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian updating for predictions of delayed strains of large concrete structures: influence of prior distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of transient condensed water vapour migration through cracked concrete as revealed by neutron and x-ray imaging: Effect of initial saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (4), pp.1763-1795. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2095441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495971v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian updating for nuclear containment buildings using both mechanical and hydraulic monitoring data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Drying of mortar at ambient temperature studied using high resolution neutron tomography and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 262, pp.114294. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.104586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496102v1</w:t>
+                <w:t xml:space="preserve">hal-04342508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Concrete–Rock Bonds and Roughness on the Shear Behavior of Concrete–Rock Interfaces under Low Normal Loading, Experimental and Numerical Analysis</w:t>
               </w:r>
@@ -1658,291 +1658,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modeling of concrete under high stress level: influence of saturation ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian strategy for forecasting the leakage rate of concrete containment buildings – Application to nuclear containment buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Benniou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">D. E.-M. Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00318-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.111184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134815v1</w:t>
+                <w:t xml:space="preserve">hal-04496121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian strategy for forecasting the leakage rate of concrete containment buildings – Application to nuclear containment buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rossat</w:t>
+                <w:t xml:space="preserve">Discrete element modeling of concrete under high stress level: influence of saturation ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E.-M. Bouhjiti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 378, pp.111184. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496121v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of perforation into concrete accounting for saturation ratio influence at high confinement</w:t>
               </w:r>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bratislav Lukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,51 +2452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of free water on concrete triaxial behavior: The effect of porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Zingg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,64 +3162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 333, pp.196-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,291 +3381,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for realistic Thermo-Hydro-Mechanical boundary conditions whilst modeling the ageing of concrete in nuclear containment buildings: Model validation and sensitivity analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modelling of thermal displacements for concrete dams: Influence of water temperature profile and dam thickness profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boucher</w:t>
+                <w:t xml:space="preserve">M. Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.314-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 165, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876930v1</w:t>
+                <w:t xml:space="preserve">hal-01876925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of thermal displacements for concrete dams: Influence of water temperature profile and dam thickness profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tatin</w:t>
+                <w:t xml:space="preserve">Accounting for realistic Thermo-Hydro-Mechanical boundary conditions whilst modeling the ageing of concrete in nuclear containment buildings: Model validation and sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E.-M. Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 165, pp.63-75. </w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.314-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876925v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new apparatus for testing the delayed mechanical behaviour of interfaces: The Shearing Interfaces Creep box (SInC box)</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 711, pp.871-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling cracking and permeability to assess the leakage rate of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,299 +4864,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Influence of the saturation ratio on concrete behavior under triaxial compressive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.976387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/976387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876937v1</w:t>
+                <w:t xml:space="preserve">hal-01876936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the saturation ratio on concrete behavior under triaxial compressive loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-D. Vu</w:t>
+                <w:t xml:space="preserve">Z. Boukria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/976387⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876936v1</w:t>
+                <w:t xml:space="preserve">hal-01876937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep Consideration Effect on Meso-Scale Modeling of Concrete Hydration Process and Consequences on the Mechanical Behavior</w:t>
               </w:r>
@@ -5253,824 +5253,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early-age thermal behaviour on damage risks in massive concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Analysis of semi-adiabiatic tests for the prediction of early-age behavior of massive concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briffaut Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahas Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668016⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.634 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695968v1</w:t>
+                <w:t xml:space="preserve">hal-01726800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of semi-adiabiatic tests for the prediction of early-age behavior of massive concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Effects of early-age thermal behaviour on damage risks in massive concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nahas Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (5), pp.634 - 641. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.589 - 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01726800v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete early age basic creep: Experiments and test of rheological modelling approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Concrete early age basic creep: experiments and rheological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 36, pp 373-380. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860290v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete early age basic creep: experiments and rheological modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Concrete early age basic creep: Experiments and test of rheological modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 36, pp 373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727503v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal active restrained shrinkage ring test to study the early age behavior of massive concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">A thermal active restrained shrinkage ring test to study the early age concrete behaviour of massive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bendoujema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp 56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881450v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermal active restrained shrinkage ring test to study the early age concrete behaviour of massive structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the thermal active restrained shrinkage ring test to study the early age behavior of massive concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Bendoujema</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp 1390-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.12.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.09.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613673v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques des essais semi-adiabatiques QAB et Langavant: Analyse et comparaison à des mesures expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6085,51 +6085,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 278, pp 5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6139,176 +6139,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations in liquid organic waste treatment and conditioning within the PREDIS european collaboration project - 23185</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fournier</w:t>
+                <w:t xml:space="preserve">Kahina Hamadache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Hamadache</w:t>
+                <w:t xml:space="preserve">D. Lambertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lambertin</w:t>
+                <w:t xml:space="preserve">Crina Bucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Pancotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management Symposia 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Phoenix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water absorption mechanisms in Callovo-Oxfordian Clayrock quantied with x-ray and neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6367,73 +6367,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6492,535 +6492,535 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th PhotoMechanics – iDICs conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack Self-sealing in Callovo-Oxfordian Claystone Monitored With Multimodal X-Ray and Neutron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoir Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenoir Nicolas</w:t>
+                <w:t xml:space="preserve">Alice Di Donna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Di Donna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAD 1st annual event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rock/grout interfaces for foundations of offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dano</w:t>
+                <w:t xml:space="preserve">E Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Stavropoulou</w:t>
+                <w:t xml:space="preserve">Ankit Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of the mechanical properties of the clay-rock/concrete interfaces and their evolution in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM 2018 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Unknown, Unknown Region. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63393-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced concrete structures at early age: experiment on massive structures and simplified modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Innovations in Nuclear Civil Engineering, TINCE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modeling strategy for the thermo-mechanical analysis of massive reinforced concrete structures at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7049,509 +7049,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C 2018 : Computational modelling of concrete and concrete structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifiber beam model for the thermo-mechanical analysis of RC structures: simulation of the ConCrack benchmark RG8 test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">X-ray and neutron imaging investigation of liquid water uptake in unconfined Callovo-Oxfordian clay rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ClayConf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056614v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray and neutron imaging investigation of liquid water uptake in unconfined Callovo-Oxfordian clay rock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">A multifiber beam model for the thermo-mechanical analysis of RC structures: simulation of the ConCrack benchmark RG8 test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClayConf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086347v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modelling of the early age behavior of concrete in Nuclear Containment Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David, El Mahdi Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int RILEM/COST Conf on Early Age Cracking and Serviceability in Cement-based Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual concrete strength after sustained load: Experimental results and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced anisotropic permeability due to coupled effect of traction creep and temperature in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7560,362 +7560,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new discrete element constitutive behaviour of concrete in the YADE platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Numerical coupling between damage and gas permeability for concrete applied on a 3D splitting test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E.E. Dandachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Coupled problem 2015 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057384v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling between damage and gas permeability for concrete applied on a 3D splitting test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">A new discrete element constitutive behaviour of concrete in the YADE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled problem 2015 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.71-81</w:t>
+              <w:t xml:space="preserve">Fourth Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876935v1</w:t>
+                <w:t xml:space="preserve">hal-02057384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal displacements of concrete dams : accounting for water temperature profile in statistical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7930,515 +7930,515 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Dam World Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Structure Monitoring: Relevance of Surface Strain Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 2015 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.248-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784479346.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par approche numérique mésoscopique des propriétés mécaniques résiduelles du béton après un chargement de type fluage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacement d'origine thermique des barrages en béton : clarification et amélioration des analyses statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tatin</w:t>
+                <w:t xml:space="preserve">Prediction of cracking in massive concrete structures by numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FIB-4 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965418v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of cracking in massive concrete structures by numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Déplacement d'origine thermique des barrages en béton : clarification et amélioration des analyses statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Darquennes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Briffaut</w:t>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIB-4 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.50-51</w:t>
+              <w:t xml:space="preserve">Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876942v1</w:t>
+                <w:t xml:space="preserve">hal-01965418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete behavior under triaxial load: Experimentation and improvement of a damage and plasticity constitutive model for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-D. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,106 +8446,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-8 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.785-792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of cracking induced by drying shrinkage in concrete using a mesoscopic approach: Influence of aggregates restraint and skin effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8561,73 +8561,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConCreep 8 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of internal stresses generated by hydration on the concrete mechnical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8636,218 +8636,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCos-8 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1486-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal deformation of concrete dams: Justification, clarification and improvement of statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dams: Engineering in a Social &amp; Environmental Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.145-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/dams.57999.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8857,159 +8857,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pesavento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pesavento</w:t>
+                <w:t xml:space="preserve">A. Knoppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Knoppik</w:t>
+                <w:t xml:space="preserve">V. Šmilauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, pp.181-255, 2019, 978-3-319-76616-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9019,105 +9019,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du comportement thermo-hygro-mécanique des grands ouvrages en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Comue Université Grenoble Alpes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02096458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9264,51 +9264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-05159-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.110986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2095441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2019.09.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stavropoulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilles Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briffaut Matthieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benboudjema Farid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahas Georges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92VK1SJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bendoujema" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6VDJZH1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hamadache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pancotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stavropoulou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sharma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63393-0_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, El Mahdi Bouhjiti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876941v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/dams.57999.145" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876922v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knoppik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;milauer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02096458v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-05159-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2095441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.110986" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2019.09.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fabre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stavropoulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilles Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briffaut Matthieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahas Georges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92VK1SJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bendoujema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6VDJZH1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hamadache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pancotti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stavropoulou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sharma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63393-0_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, El Mahdi Bouhjiti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965418v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/dams.57999.145" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knoppik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;milauer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02096458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>