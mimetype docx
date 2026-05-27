--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -879,51 +879,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian updating for predictions of delayed strains of large concrete structures: influence of prior distribution</w:t>
+                <w:t xml:space="preserve">Bayesian updating for nuclear containment buildings using both mechanical and hydraulic monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
@@ -937,127 +937,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Monteil</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2095441⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.114294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495971v1</w:t>
+                <w:t xml:space="preserve">hal-04496102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian updating for nuclear containment buildings using both mechanical and hydraulic monitoring data</w:t>
+                <w:t xml:space="preserve">Bayesian updating for predictions of delayed strains of large concrete structures: influence of prior distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
@@ -1071,103 +1071,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Masson</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 262, pp.114294. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1763-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2095441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496102v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inversion using adaptive Polynomial Chaos Kriging within Subset Simulation</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 333, pp.196-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3645,274 +3645,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new apparatus for testing the delayed mechanical behaviour of interfaces: The Shearing Interfaces Creep box (SInC box)</w:t>
+                <w:t xml:space="preserve">An original semi-discrete approach to assess gas conductivity of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stavropoulou</w:t>
+                <w:t xml:space="preserve">M. Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Boulon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (6), pp.940-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876932v1</w:t>
+                <w:t xml:space="preserve">hal-01876931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original semi-discrete approach to assess gas conductivity of concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new apparatus for testing the delayed mechanical behaviour of interfaces: The Shearing Interfaces Creep box (SInC box)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ezzedine El Dandachy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (6), pp.940-956. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (6), pp.417-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876931v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original semi-discrete approach to assess gas conductivity of concrete structures</w:t>
               </w:r>
@@ -3960,51 +3960,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (6), pp.940-956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689788v1</w:t>
@@ -6778,90 +6778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of the mechanical properties of the clay-rock/concrete interfaces and their evolution in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM 2018 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Unknown, Unknown Region. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7420,230 +7420,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual concrete strength after sustained load: Experimental results and modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zainab Kammouna</w:t>
+                <w:t xml:space="preserve">Induced anisotropic permeability due to coupled effect of traction creep and temperature in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.125</w:t>
+              <w:t xml:space="preserve">CONSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057756v1</w:t>
+                <w:t xml:space="preserve">hal-02086377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced anisotropic permeability due to coupled effect of traction creep and temperature in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
+                <w:t xml:space="preserve">Residual concrete strength after sustained load: Experimental results and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milano, Italy</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086377v1</w:t>
+                <w:t xml:space="preserve">hal-02057756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical coupling between damage and gas permeability for concrete applied on a 3D splitting test</w:t>
               </w:r>
@@ -9264,51 +9264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-05159-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2095441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.110986" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2019.09.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fabre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stavropoulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilles Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briffaut Matthieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahas Georges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92VK1SJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bendoujema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6VDJZH1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hamadache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pancotti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stavropoulou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sharma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63393-0_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, El Mahdi Bouhjiti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965418v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/dams.57999.145" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knoppik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;milauer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02096458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-05159-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2095441" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.110986" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2019.09.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8030448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.-M. Bouhjiti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fabre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stavropoulou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;aloia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.08.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV7FKTQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.07.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTG7XLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilles Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.01.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000607" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briffaut Matthieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahas Georges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92VK1SJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQBW5H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bendoujema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nahas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6VDJZH1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.12.044" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCM186HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hamadache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pancotti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stavropoulou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sharma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63393-0_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, El Mahdi Bouhjiti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965418v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torrenti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/dams.57999.145" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesavento" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knoppik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;milauer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02096458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>